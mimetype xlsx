--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1901,148 +1901,154 @@
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
         <v>86741</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I15" s="9"/>
+          <t>- 22723</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>86744</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I16" s="9"/>
+          <t>- 22722</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>86751</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Живопис</t>
         </is>
       </c>
       <c r="G17" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>- 22721</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K17"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
@@ -2112,91 +2118,91 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
@@ -2219,195 +2225,195 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Реставрація</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>24</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>