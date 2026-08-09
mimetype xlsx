--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2257,502 +2257,502 @@
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>43839</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t>ДС 000867</t>
         </is>
       </c>
       <c r="I9" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>43878</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t>ДС 000866</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>43881</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t>ДС 000865</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>43898</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t>ДС 000864</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>43884</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t>ДС 000863</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>43882</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
           <t>ДС 000862</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>80180</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t>ДС 004900</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>80179</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>ДС 000866</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>80177</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>ДС 004898</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>80178</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t>ДС 004899</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>80176</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
           <t>ДС 000863</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>80174</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t>ДС 004901</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K20"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -3017,219 +3017,219 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>120</v>
+        <v>65</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">