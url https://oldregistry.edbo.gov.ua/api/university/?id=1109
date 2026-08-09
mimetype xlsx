--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1835,56 +1835,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>67518</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>КО 004776</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -1966,56 +1964,54 @@
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
         <v>67521</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>КО 004778</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
@@ -2114,51 +2110,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -2221,195 +2217,195 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>166</v>
+        <v>100</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E10" s="8" t="n">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>