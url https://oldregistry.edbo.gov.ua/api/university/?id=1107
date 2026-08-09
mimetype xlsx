--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2372,55 +2372,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>44956</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>КО 000135</t>
+          <t>КО 007843</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D15" s="3"/>
@@ -2530,56 +2530,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>44948</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (Духові та естрадні інструменти)</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>КО 000139</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
@@ -2688,97 +2686,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>54903</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДС 007590</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>44954</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>КО 007589</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
@@ -2809,55 +2803,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>58446</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>КО 003716</t>
+          <t>КО 007844</t>
         </is>
       </c>
       <c r="I25" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
@@ -3256,51 +3250,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
@@ -3322,51 +3316,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
@@ -3395,51 +3389,51 @@
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>19</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
@@ -3532,183 +3526,183 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>10</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>89</v>
+        <v>61</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>