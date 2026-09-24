--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2686,93 +2686,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>54903</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I22" s="9"/>
+          <t>ДС 007590</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>44954</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I23" s="9"/>
+          <t>КО 007589</t>
+        </is>
+      </c>
+      <c r="I23" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
@@ -3250,396 +3254,396 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>10</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>