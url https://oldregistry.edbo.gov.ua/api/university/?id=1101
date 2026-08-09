--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1280,56 +1280,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>46048</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>ДС 003017</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
@@ -1512,84 +1510,84 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>