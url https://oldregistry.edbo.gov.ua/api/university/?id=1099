--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -659,56 +659,54 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>90</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КД 06015869</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>30</v>
@@ -2070,56 +2068,54 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>14389</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КД 06015869</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>14169</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
@@ -2470,56 +2466,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>44170</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Комп`ютерна інженерія</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДО 004151</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
@@ -2753,56 +2747,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>67547</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДО 006215</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -3098,84 +3090,84 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
@@ -3197,183 +3189,183 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>126</v>
+        <v>77</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>145</v>
+        <v>94</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>