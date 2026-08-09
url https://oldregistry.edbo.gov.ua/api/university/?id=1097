--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1419,92 +1419,92 @@
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>44970</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t>ДС 001275</t>
         </is>
       </c>
       <c r="I5" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>61680</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t>ДС 001275</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
@@ -1870,51 +1870,51 @@
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>73865</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>ДС 001275</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
@@ -2093,367 +2093,367 @@
       </c>
       <c r="F1" s="4" t="inlineStr">
         <is>
           <t>Заочна</t>
         </is>
       </c>
       <c r="G1" s="4" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="H1" s="4" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Фаховий молодший бакалавр</t>
+          <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>5.05050206</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>обслуговування та ремонт обладнання підприємств будівельних матеріалів</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
-[...6 lines deleted...]
-      </c>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
-[...2 lines deleted...]
-      <c r="D6" s="3"/>
+          <t>Машинобудування</t>
+        </is>
+      </c>
+      <c r="D6" s="3" t="inlineStr">
+        <is>
+          <t>Технологічні машини та обладнання</t>
+        </is>
+      </c>
       <c r="E6" s="8" t="n">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>105</v>
+        <v>84</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>