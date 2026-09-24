--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -3533,191 +3533,191 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>85</v>
+        <v>186</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>249</v>
+        <v>448</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
-        <v>55</v>
+        <v>153</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
@@ -3739,224 +3739,224 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E10" s="8" t="n">
-        <v>420</v>
+        <v>382</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>