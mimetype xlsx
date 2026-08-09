--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2451,56 +2451,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>13940</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>КП 11016737</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
@@ -2570,56 +2568,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>61788</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Комп`ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>КП 11016884</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -2808,97 +2804,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>83392</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>46669</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ПО 003421</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
@@ -2970,55 +2962,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>46665</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ПО 003583</t>
+          <t>ПО 007921</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D22" s="3"/>
@@ -3050,56 +3042,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>64143</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Комп`ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>ПО 004438</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
@@ -3130,56 +3120,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>46664</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ПО 003420</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
@@ -3794,51 +3782,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
@@ -3926,51 +3914,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -3992,117 +3980,117 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="F14" s="8" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="F15" s="8" t="n">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>