--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2624,310 +2624,298 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>44480</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="8" t="inlineStr">
         <is>
-          <t>КО 000232</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>44481</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="8" t="inlineStr">
         <is>
-          <t>КО 000234</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
         <v>64689</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="8" t="inlineStr">
         <is>
-          <t>КО 000233</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I29" s="9"/>
       <c r="J29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
         <v>44482</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
-          <t>КО 000233</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>44483</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="8" t="inlineStr">
         <is>
-          <t>КО 000235</t>
+          <t>КО 007884</t>
         </is>
       </c>
       <c r="I31" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>74384</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="8" t="inlineStr">
         <is>
-          <t>КО 005352</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I32" s="9"/>
       <c r="J32" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>74385</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="8" t="inlineStr">
         <is>
-          <t>КО 005353</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I33" s="9"/>
       <c r="J33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
@@ -2962,56 +2950,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>75989</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="8" t="inlineStr">
         <is>
-          <t>КО 005354</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I35" s="9"/>
       <c r="J35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K35"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I18"/>
@@ -3213,54 +3199,54 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -3316,84 +3302,84 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
@@ -3452,120 +3438,120 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>92</v>
+        <v>65</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>119</v>
+        <v>92</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -3592,84 +3578,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>114</v>
+        <v>80</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>