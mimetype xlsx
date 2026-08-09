--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -718,56 +718,54 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
         <v>60</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>АК 21013211</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>5.01010101</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>дошкільна освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>0</v>
@@ -1714,101 +1712,97 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
         <v>14722</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Учитель фізичної культури загальноосвітніх навчальних закладів</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>АК 21013211</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
         <v>39251</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізична культура)</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>АК 21013211</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>43484</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
@@ -2011,54 +2005,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>73331</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I15" s="9"/>
+          <t>КС 007424</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">