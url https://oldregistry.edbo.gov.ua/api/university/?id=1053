--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -710,56 +710,54 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Річковий та морський транспорт</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>900</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>АД 22013656</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
@@ -1415,314 +1413,300 @@
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Річковий та морський транспорт</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>14540</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Експлуатація електрообладнання та автоматики суден</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>АД 22013656</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Річковий та морський транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>15064</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Експлуатація електрообладнення та автоматики суден</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>АД 22013656</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Річковий та морський транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>15552</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Судноводіння на морських шляхах</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
-          <t>АД 22013656</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Річковий та морський транспорт</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>16028</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднових енергетичних установок</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>АД 22013656</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Річковий та морський транспорт</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E13" s="8" t="n">
         <v>36432</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Експлуатація електрообладнання та автоматики суден</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
-          <t>АД 22013656</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Річковий та морський транспорт</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
         <v>36428</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Cудноводіння на морських шляхах</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>АД 22013656</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Річковий та морський транспорт</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E15" s="8" t="n">
         <v>36431</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднових енергетичних установок</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
-          <t>АД 22013656</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>43407</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Зварювальне виробництво</t>
         </is>
@@ -1907,146 +1891,140 @@
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Річковий та морський транспорт</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E21" s="8" t="n">
         <v>43397</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Експлуатація електрообладнання та автоматики суден</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E22" s="8" t="n">
         <v>55112</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Експлуатація електрообладнання та автоматики суден</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДС 002958</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E23" s="8" t="n">
         <v>60616</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Річковий та морський транспорт</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
@@ -2085,101 +2063,97 @@
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E25" s="8" t="n">
         <v>55110</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Судноводіння на морських шляхах</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДС 002956</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E26" s="8" t="n">
         <v>60614</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Річковий та морський транспорт</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
@@ -2218,101 +2192,97 @@
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E28" s="8" t="n">
         <v>55111</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднових енергетичних установок</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>ДС 002957</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E29" s="8" t="n">
         <v>60615</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
@@ -2618,51 +2588,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>18</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
@@ -2729,128 +2699,128 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>262</v>
+        <v>166</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E10" s="8" t="n">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">