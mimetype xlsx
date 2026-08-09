--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1752,55 +1752,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>61057</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Товарознавство та комерційна діяльність</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>ДС 004741</t>
+          <t>ДС 007856</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D9" s="3"/>
@@ -1873,55 +1873,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>44854</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Виробництво харчової продукції</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДС 002571</t>
+          <t>ДС 007857</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
@@ -1955,93 +1955,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>74597</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I13" s="9"/>
+          <t>ДС 007377</t>
+        </is>
+      </c>
+      <c r="I13" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>74599</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I14" s="9"/>
+          <t>ДС 007378</t>
+        </is>
+      </c>
+      <c r="I14" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
@@ -2308,54 +2312,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>74680</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Ресторанне обслуговування</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I22" s="9"/>
+          <t>ДС 007376</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
@@ -2493,51 +2499,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -2625,87 +2631,87 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
@@ -2757,282 +2763,282 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>98</v>
+        <v>49</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>181</v>
+        <v>92</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>123</v>
+        <v>88</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F17" s="8" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>