--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1302,55 +1302,55 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="F14" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t> </t>
+          <t> 23428</t>
         </is>
       </c>
       <c r="H14" s="9" t="n">
-        <v>46358</v>
+        <v>46547</v>
       </c>
       <c r="I14" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
@@ -3023,54 +3023,56 @@
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>80108</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I25" s="9"/>
+          <t>- 23428</t>
+        </is>
+      </c>
+      <c r="I25" s="9" t="n">
+        <v>46547</v>
+      </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
@@ -3185,128 +3187,128 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>127</v>
+        <v>276</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>143</v>
+        <v>260</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>71</v>
+        <v>131</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>120</v>
+        <v>199</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
@@ -3333,202 +3335,202 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>26</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
+        <v>37</v>
+      </c>
+      <c r="F9" s="6" t="n">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
@@ -3683,60 +3685,60 @@
       <c r="H15" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>