--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1302,51 +1302,51 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="F14" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t> 18569</t>
+          <t> </t>
         </is>
       </c>
       <c r="H14" s="9" t="n">
         <v>46358</v>
       </c>
       <c r="I14" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
@@ -3023,56 +3023,54 @@
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>80108</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>- 18569</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
@@ -3224,51 +3222,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>120</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
@@ -3298,128 +3296,128 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>318</v>
+        <v>174</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>273</v>
+        <v>180</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>234</v>
+        <v>106</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>323</v>
+        <v>141</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>97</v>
+        <v>46</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>