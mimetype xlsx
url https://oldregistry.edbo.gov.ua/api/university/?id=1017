--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -674,56 +674,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>90</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КК 13015297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>5.02020401</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>музичне мистецтво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>0</v>
@@ -1106,747 +1104,711 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>12963</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>естрадний спів</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КК 13015297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>13674</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>теорія музики</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КК 13015297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>14346</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>оркестрові духові та ударні інструменти</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КК 13015297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>14723</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>оркестрові струнні інструменти</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КК 13015297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>14724</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>фортепіано</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>КК 13015297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>14815</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>інструментальне мистецтво естради</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>КК 13015297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>15063</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>хорове диригування</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>КК 13015297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>15567</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>оркестрові народні інструменти</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>КК 13015297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>17071</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>академічний спів</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>КК 13015297</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>43230</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Академічний спів</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>КО 003979</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>43231</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Оркестрові народні інструменти</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>КО 003977</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>43232</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Хорове диригування</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>КО 003978</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>43233</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Інструментальне мистецтво естради</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>КО 003982</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>43234</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Фортепіано</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>КО 003974</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>43235</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Оркестрові струнні інструменти</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>КО 003975</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>43236</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Оркестрові духові та ударні інструменти</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>КО 003976</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>43238</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Теорія музики</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>КО 003981</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>43239</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Естрадний спів</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>КО 003980</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -2154,51 +2116,51 @@
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
         <v>51112</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t>КО 003983</t>
         </is>
       </c>
       <c r="I28" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D29" s="3"/>
@@ -2534,51 +2496,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>