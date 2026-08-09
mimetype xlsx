--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -575,56 +575,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>50</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 11012321</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>70</v>
@@ -713,56 +711,54 @@
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>75</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 11012324</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>5.14010102</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>організація обслуговування в закладах ресторанного господарства і торгівлі</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>0</v>
@@ -1489,56 +1485,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>14538</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 11012321</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>15566</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Енергетичне машинобудування</t>
         </is>
@@ -1612,56 +1606,54 @@
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>15062</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 11012324</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>39719</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
@@ -1809,97 +1801,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>39720</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Ресторанне обслуговування</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>ДС 001161</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>39721</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Готельне обслуговування</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДС 001160</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -2166,220 +2154,220 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Холодильні та кліматичні технології</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>