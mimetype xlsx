--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -305,51 +305,51 @@
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Міністерство молоді та спорту України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>76026</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>UA26040190010045761</t>
         </is>
@@ -731,56 +731,54 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>310</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t>УД 11013426</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>5.01020101</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>фізичне виховання</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>0</v>
@@ -1445,56 +1443,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>48272</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
-          <t>ДС 001162</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
@@ -1611,56 +1607,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>80077</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
-          <t>ДС 006112</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
@@ -1770,84 +1764,84 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>57</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>132</v>
+        <v>58</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -1870,54 +1864,54 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
@@ -1973,54 +1967,54 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>350</v>
+        <v>158</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
@@ -2039,51 +2033,51 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>