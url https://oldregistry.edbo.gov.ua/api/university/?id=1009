--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -625,56 +625,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>220</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 04012627</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>30</v>
@@ -717,106 +715,102 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>140</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 04012628</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
         <v>170</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 04012629</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
@@ -1418,97 +1412,93 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>12860</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт підйомно-транспортних, будівельних і дорожніх машин і обладнання</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 04012627</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>13673</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Експлуатація засобів механізації та автоматизації перевантажувальних робіт</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 04012627</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>12585</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт електроустаткування автомобілів і тракторів</t>
         </is>
@@ -1541,146 +1531,140 @@
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>14613</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт автомобілів і двигунів</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 04012628</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
         <v>13260</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Організація та регулювання дорожнього руху</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 04012629</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
         <v>16146</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на автомобільному транспорті</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 04012629</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>42440</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Експлуатація засобів механізації та автоматизації перевантажувальних робіт</t>
         </is>
@@ -1924,101 +1908,97 @@
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
         <v>73995</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт підйомно-транспортних, будівельних і дорожніх машин і обладнання</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 005725</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E15" s="8" t="n">
         <v>73998</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Експлуатація засобів механізації та автоматизації перевантажувальних робіт</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 005724</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
@@ -2051,138 +2031,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>74003</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт автомобілів і двигунів</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 005727</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>74005</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Організація та регулювання дорожнього руху</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДС 005728</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>74009</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на автомобільному транспорті</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДС 005726</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -2330,51 +2304,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
@@ -2396,190 +2370,190 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>10</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>232</v>
+        <v>165</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>244</v>
+        <v>162</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">