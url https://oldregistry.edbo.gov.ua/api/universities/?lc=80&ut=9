--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -673,51 +673,51 @@
           <t>вул. Хорива, 1 Г</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>061 944 44 36</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>miest.melitopol@gmail.com</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>www.miest.org.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
-          <t>Єрмоленко Ольга Володимирівна</t>
+          <t>Таланчук Петро Михайлович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ Київський індустріальний фаховий коледж Київського національного університету будівництва і архітектури</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>3038</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>127</v>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ВСП КІФК КНУБА</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>Separated Structural Subdivision Kyiv Industrial Professional College of Kyiv National University of Construction and Architecture</t>
@@ -1408,51 +1408,51 @@
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
           <t>вул. Василя Верховинця, 3</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
           <t>403-04-47</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
           <t>ek_kneu@ukr.net</t>
         </is>
       </c>
       <c r="R13" s="5" t="inlineStr">
         <is>
           <t>http://ek.kneu.edu.ua/</t>
         </is>
       </c>
       <c r="S13" s="5" t="inlineStr">
         <is>
-          <t>В.о.директора</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
           <t>Марушевська Валентина Іларіонівна</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Фаховий коледж геологорозвідувальних технологій Київського національного університету імені Тараса Шевченка"</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
         <v>5761</v>
       </c>
       <c r="C14" s="6" t="n">
         <v>41</v>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t>.</t>
@@ -3615,51 +3615,51 @@
           <t>вул. В.Шимановського, 2/1, кабінет 318</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
           <t>+38 (044) 563-98-54</t>
         </is>
       </c>
       <c r="Q37" s="5" t="inlineStr">
         <is>
           <t>college@maem.edu.ua</t>
         </is>
       </c>
       <c r="R37" s="5" t="inlineStr">
         <is>
           <t>https://maem.edu.ua/medpharmcollege/</t>
         </is>
       </c>
       <c r="S37" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Юсупов Іслам Атамуратович</t>
+          <t>Сорока Анна Михайлівна</t>
         </is>
       </c>
       <c r="U37" s="8"/>
       <c r="V37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <t>Приватний заклад передвищої освіти "Мистецький коледж імені Сальвадора Далі"</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
         <v>889</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <t>ПЗПВО "Мистецький коледж імені Сальвадора Далі"</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>Private Institution of Pre-higher Education "Salvador dali Art College"</t>
         </is>
       </c>
@@ -4233,51 +4233,51 @@
           <t>вул. Ділова, 3</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
           <t>+38(050)-059-20-58</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
           <t>dg@curc.com.ua</t>
         </is>
       </c>
       <c r="R44" s="5" t="inlineStr">
         <is>
           <t>https://pcurc.com.ua/</t>
         </is>
       </c>
       <c r="S44" s="5" t="inlineStr">
         <is>
           <t>Т. в. о. директора</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
-          <t>Соболь Сергій Петрович</t>
+          <t>Повстяний Віталій Анатолійович</t>
         </is>
       </c>
       <c r="U44" s="8"/>
       <c r="V44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "ФАХОВИЙ ПЕРЕДВИЩИЙ КОЛЕДЖ "ОПТІМА"</t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
         <v>6773</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <t>ТОВ "ФАХОВИЙ ПЕРЕДВИЩИЙ КОЛЕДЖ "ОПТІМА"</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>«OPTIMA PROFESSIONALCOLLEGE» Limited Liability Company</t>
         </is>
       </c>