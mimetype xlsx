--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1901,51 +1901,51 @@
           <t>бульв. Тараса Шевченка, 60</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
           <t>0442005568</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
           <t>office.iepd@nas.gov.ua</t>
         </is>
       </c>
       <c r="R19" s="5" t="inlineStr">
         <is>
           <t>www.iepd.kiev.ua</t>
         </is>
       </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Устименко Володимир Анатолійович</t>
+          <t>Джабраілов Руслан Аятшахович</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Державна Установа "Інститут ендокринології та обміну речовин ім. В. П. Комісаренка Національної академії медичних наук України "</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>3947</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t>ДУ "ІЕОР НАМН"</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>State Institution V.P.Komisarenko "Institute of Endocrinology and Metabolism of the National Academy of Medical Sciences of Ukraine"</t>
         </is>
       </c>
@@ -3074,98 +3074,114 @@
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
           <t>Жовнір Володимир Аполлінарійович</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <t>Державна установа "Національний науковий центр серцево-судинної хірургії та спадкової патології імені М.М. Амосова Національної Академії медичних наук України"</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
         <v>7448</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <t>ДУ "ННЦССХ та СП ім. М.М. Амосова НАМН України"</t>
         </is>
       </c>
-      <c r="E33" s="5"/>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>State Institution «National Scientific Center of Cardiovascular Surgery and Hereditary Pathology named after М.М. Amosov oft he National Academy of Medical Sciences of Ukraine»</t>
+        </is>
+      </c>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
         <v>2026</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Наукові інститути (установи)</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
           <t>Національна академія медичних наук України</t>
         </is>
       </c>
       <c r="K33" s="7" t="inlineStr">
         <is>
           <t>03038</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
           <t>вул. Амосова, 6</t>
         </is>
       </c>
-      <c r="P33" s="5"/>
-[...1 lines deleted...]
-      <c r="R33" s="5"/>
+      <c r="P33" s="5" t="inlineStr">
+        <is>
+          <t>+38(050)-987-90-86</t>
+        </is>
+      </c>
+      <c r="Q33" s="5" t="inlineStr">
+        <is>
+          <t>nnvamosova@gmail.com</t>
+        </is>
+      </c>
+      <c r="R33" s="5" t="inlineStr">
+        <is>
+          <t>https://amosovinstitute.org.ua</t>
+        </is>
+      </c>
       <c r="S33" s="5" t="inlineStr">
         <is>
           <t>В.о. генерального директора</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
           <t>Лазоришинець Василь Васильович</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <t>Державна установа "Національний науковий центр фтизіатрії, пульмонології та алергології імені Ф. Г. Яновського Національної академії медичних наук України"</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
         <v>7061</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
@@ -4461,51 +4477,51 @@
           <t>вул. Леонтовича, 9</t>
         </is>
       </c>
       <c r="P48" s="5" t="inlineStr">
         <is>
           <t>(044) 2345974, 2796365</t>
         </is>
       </c>
       <c r="Q48" s="5" t="inlineStr">
         <is>
           <t>secretar@biochem.kiev.ua</t>
         </is>
       </c>
       <c r="R48" s="5" t="inlineStr">
         <is>
           <t>http://biochemistry.org.ua</t>
         </is>
       </c>
       <c r="S48" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T48" s="5" t="inlineStr">
         <is>
-          <t>Комісаренко Сергій Васильович</t>
+          <t>Колибо Денис Володимирович</t>
         </is>
       </c>
       <c r="U48" s="8"/>
       <c r="V48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <t>Інститут ботаніки ім. М.Г. Холодного Національної академії наук України</t>
         </is>
       </c>
       <c r="B49" s="6" t="n">
         <v>3554</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <t>Інститут ботаніки</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>M.G. Kholodny Institute of Botany National Academy of Sciences of Ukraine</t>
         </is>
       </c>
@@ -5369,51 +5385,51 @@
           <t>просп. Академіка Палладіна, 34</t>
         </is>
       </c>
       <c r="P58" s="5" t="inlineStr">
         <is>
           <t>(044) 4241270</t>
         </is>
       </c>
       <c r="Q58" s="5" t="inlineStr">
         <is>
           <t>office.igmr@gmail.com</t>
         </is>
       </c>
       <c r="R58" s="5" t="inlineStr">
         <is>
           <t>https://igmr.org.ua/</t>
         </is>
       </c>
       <c r="S58" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T58" s="5" t="inlineStr">
         <is>
-          <t>Пономаренко Олександр Миколайович</t>
+          <t>Степанюк Леонід Михайлович</t>
         </is>
       </c>
       <c r="U58" s="8"/>
       <c r="V58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <t>Інститут гідробіології Національної академії наук України</t>
         </is>
       </c>
       <c r="B59" s="6" t="n">
         <v>3529</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <t>ІГБ НАНУ</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>Institute of Hydrobiology of National Academy of Science of Ukraine</t>
         </is>
       </c>
@@ -7348,51 +7364,51 @@
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O80" s="5" t="inlineStr">
         <is>
           <t>вул. Нестерова, 3</t>
         </is>
       </c>
       <c r="P80" s="5" t="inlineStr">
         <is>
           <t>+38(044)-596-77-56</t>
         </is>
       </c>
       <c r="Q80" s="5" t="inlineStr">
         <is>
           <t>inst_mech@inmech.kyiv.ua</t>
         </is>
       </c>
       <c r="R80" s="5" t="inlineStr">
         <is>
           <t>https://inmech.kyiv.ua/l/ua/main/</t>
         </is>
       </c>
       <c r="S80" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T80" s="5" t="inlineStr">
         <is>
           <t>Назаренко Володимир Михайлович</t>
         </is>
       </c>
       <c r="U80" s="8"/>
       <c r="V80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
           <t>Інститут мистецтвознавства, фольклористики та етнології ім. М. Т. Рильського НАН України</t>
         </is>
       </c>
       <c r="B81" s="6" t="n">
         <v>3705</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
@@ -9244,52 +9260,58 @@
         <is>
           <t>вул. Є.Сверстюка, 4-А</t>
         </is>
       </c>
       <c r="P101" s="5" t="inlineStr">
         <is>
           <t>(044) 517-17-37</t>
         </is>
       </c>
       <c r="Q101" s="5" t="inlineStr">
         <is>
           <t>ipr_2018@ukr.net</t>
         </is>
       </c>
       <c r="R101" s="5"/>
       <c r="S101" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T101" s="5" t="inlineStr">
         <is>
           <t>Хомічак Любомир Михайлович</t>
         </is>
       </c>
-      <c r="U101" s="8"/>
-      <c r="V101" s="5"/>
+      <c r="U101" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V101" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="5" t="inlineStr">
         <is>
           <t>Інститут професійної освіти Національної академії педагогічних наук України</t>
         </is>
       </c>
       <c r="B102" s="6" t="n">
         <v>3636</v>
       </c>
       <c r="C102" s="6"/>
       <c r="D102" s="5" t="inlineStr">
         <is>
           <t>ІПО НАПН України</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>The Institute of Vocational Education of the National Academy of Educational Sciences of Ukraine</t>
         </is>
       </c>
       <c r="F102" s="7"/>
       <c r="G102" s="6" t="n">
         <v>2006</v>
       </c>
@@ -11294,58 +11316,52 @@
         <is>
           <t>вул. Іллєнка, 81</t>
         </is>
       </c>
       <c r="P124" s="5" t="inlineStr">
         <is>
           <t>(044)489-45-15</t>
         </is>
       </c>
       <c r="Q124" s="5" t="inlineStr">
         <is>
           <t>ndi19@gur.gov.ua</t>
         </is>
       </c>
       <c r="R124" s="5"/>
       <c r="S124" s="5" t="inlineStr">
         <is>
           <t>Начальник Науково-дослідного інституту воєнної розвідки</t>
         </is>
       </c>
       <c r="T124" s="5" t="inlineStr">
         <is>
           <t>Романов Олексій Миколайович</t>
         </is>
       </c>
-      <c r="U124" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U124" s="8"/>
+      <c r="V124" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
           <t>Науково-дослідний інститут інтелектуальної власності Національної академії правових наук України</t>
         </is>
       </c>
       <c r="B125" s="6" t="n">
         <v>3893</v>
       </c>
       <c r="C125" s="6"/>
       <c r="D125" s="5" t="inlineStr">
         <is>
           <t>НДІ інтелектуальної власності НАПрН України, НДІІВ НАПрН України</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>Intellectual Property Scientific Research Institute of National Academy of Legal Sciences of Ukraine</t>
         </is>
       </c>
       <c r="F125" s="7"/>
       <c r="G125" s="6" t="n">
         <v>2001</v>
       </c>
@@ -11846,58 +11862,52 @@
       <c r="P130" s="5" t="inlineStr">
         <is>
           <t>044 234 50 07</t>
         </is>
       </c>
       <c r="Q130" s="5" t="inlineStr">
         <is>
           <t>info-niss@niss.gov.ua</t>
         </is>
       </c>
       <c r="R130" s="5" t="inlineStr">
         <is>
           <t>www.niss.gov.ua</t>
         </is>
       </c>
       <c r="S130" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T130" s="5" t="inlineStr">
         <is>
           <t>Богомолов Олександр Вікторович</t>
         </is>
       </c>
-      <c r="U130" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U130" s="8"/>
+      <c r="V130" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
           <t>Національний науковий центр "Інститут аграрної економіки"</t>
         </is>
       </c>
       <c r="B131" s="6" t="n">
         <v>3597</v>
       </c>
       <c r="C131" s="6"/>
       <c r="D131" s="5" t="inlineStr">
         <is>
           <t>Національний науковий центр "Інститут аграрної економіки"</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>National Scientific Center "Institute of agrarian economics"</t>
         </is>
       </c>
       <c r="F131" s="7"/>
       <c r="G131" s="6" t="n">
         <v>1956</v>
       </c>
@@ -11932,56 +11942,56 @@
         </is>
       </c>
       <c r="N131" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O131" s="5" t="inlineStr">
         <is>
           <t>вул. Героїв Оборони, 10</t>
         </is>
       </c>
       <c r="P131" s="5" t="inlineStr">
         <is>
           <t>+38(044)-258-43-21</t>
         </is>
       </c>
       <c r="Q131" s="5" t="inlineStr">
         <is>
           <t>pd@iae.org.ua</t>
         </is>
       </c>
       <c r="R131" s="5"/>
       <c r="S131" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T131" s="5" t="inlineStr">
         <is>
-          <t>Лупенко Юрій Олексійович</t>
+          <t>Пугачов Микола Іванович</t>
         </is>
       </c>
       <c r="U131" s="8"/>
       <c r="V131" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="5" t="inlineStr">
         <is>
           <t>ПРИВАТНА УСТАНОВА "ІНСТИТУТ ПРИКЛАДНОЇ ПЕДАГОГІКИ"</t>
         </is>
       </c>
       <c r="B132" s="6" t="n">
         <v>7412</v>
       </c>
       <c r="C132" s="6"/>
       <c r="D132" s="5" t="inlineStr">
         <is>
           <t>ПУ "ІНСТИТУТ ПРИКЛАДНОЇ ПЕДАГОГІКИ"</t>
         </is>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="7"/>
       <c r="G132" s="6" t="n">
         <v>2021</v>
       </c>
@@ -12373,51 +12383,51 @@
           <t>вул. Трьохсвятительська, 4</t>
         </is>
       </c>
       <c r="P136" s="5" t="inlineStr">
         <is>
           <t>044-278-87-20</t>
         </is>
       </c>
       <c r="Q136" s="5" t="inlineStr">
         <is>
           <t>cgonanu@ukr.net</t>
         </is>
       </c>
       <c r="R136" s="5" t="inlineStr">
         <is>
           <t>https://cgo.org.ua</t>
         </is>
       </c>
       <c r="S136" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T136" s="5" t="inlineStr">
         <is>
-          <t>Рижко Володимир Антонович</t>
+          <t>Драпогуз Василь Петрович</t>
         </is>
       </c>
       <c r="U136" s="8"/>
       <c r="V136" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="5" t="inlineStr">
         <is>
           <t>Центр інформаційно-аналітичного та технічного забезпечення моніторингу об'єктів атомної енергетики Національної академії наук України</t>
         </is>
       </c>
       <c r="B137" s="6" t="n">
         <v>7050</v>
       </c>
       <c r="C137" s="6"/>
       <c r="D137" s="5" t="inlineStr">
         <is>
           <t>ЦІАТЗМОАЕ НАН України</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>Center for Information-analytical and Technical Support of Nuclear Power Facilities Monitoring of the National Academy of Sciences of Ukraine</t>
         </is>
       </c>