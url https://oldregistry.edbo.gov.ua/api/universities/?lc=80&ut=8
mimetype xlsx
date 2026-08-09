--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -339,51 +339,51 @@
         <is>
           <t>ДННУ "Академія фінансового управління"</t>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
           <t>State Educational and Scientific Establishment “The Academy of Financial Management”</t>
         </is>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>2007</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Наукові інститути (установи)</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
-          <t>Міністерство фінансів України</t>
+          <t>Національна академія наук України</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>01034</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA80000000001078669</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Олеся Гончара, 46/48</t>
@@ -1635,51 +1635,51 @@
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
           <t>бульв. Т.Шевченка, 60</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
           <t>044 486 95 91</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>steps@nas.gov.ua</t>
         </is>
       </c>
       <c r="R16" s="5"/>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Маліцький Борис Антонович</t>
+          <t>Рижко Лариса Володимирівна</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Державна установа "Інститут еволюційної екології Національної академії наук України"</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>6387</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t>ДУ "ІЕЕ НАН України"</t>
         </is>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="6"/>
       <c r="H17" s="5" t="inlineStr">
         <is>
@@ -2329,61 +2329,61 @@
           <t>04080</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
           <t>вул. Кирилівська, 103</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>+38 (097) 132-10-34</t>
+          <t>+38(097)-132-10-34</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
           <t>ndips@ukr.net</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
-          <t>www.cmhmda.org.ua</t>
+          <t>https://ispsm.org.ua/</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
           <t>Шум Сергій Сергійович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Державна установа "Інститут урології імені академіка О.Ф. Возіанова Національної академії медичних наук України"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>6697</v>
       </c>
       <c r="C25" s="6"/>
@@ -2511,56 +2511,56 @@
           <t>03057</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
           <t>вул. Антона Цедіка, 14</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>+380(44)-456-42-56</t>
+          <t>+38(044)-456-42-56</t>
         </is>
       </c>
       <c r="Q26" s="5" t="inlineStr">
         <is>
-          <t>ift@amnu.gov.ua</t>
+          <t>onmi@i.ua</t>
         </is>
       </c>
       <c r="R26" s="5"/>
       <c r="S26" s="5" t="inlineStr">
         <is>
           <t>Директор ДУ "Інститут фармакології та токсикології НАМН України"</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
           <t>Ядловський Олег Євгенович</t>
         </is>
       </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Державна установа "Інститут харчової біотехнології та геноміки Національної академії наук України"</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
         <v>3618</v>
       </c>
@@ -3556,58 +3556,52 @@
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
           <t>узвіз Кловський, 13 А</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
           <t>044 253 66 26</t>
         </is>
       </c>
       <c r="Q38" s="5"/>
       <c r="R38" s="5"/>
       <c r="S38" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
           <t>Товкай Олександр Андрійович</t>
         </is>
       </c>
-      <c r="U38" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U38" s="8"/>
+      <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
           <t>Державний науково-дослідний інститут авіації</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
         <v>3639</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <t>ДНДІА</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>State Rеsеаrсh Institute of Aviation</t>
         </is>
       </c>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
         <v>2000</v>
       </c>
@@ -4370,56 +4364,56 @@
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O47" s="5" t="inlineStr">
         <is>
           <t>вул. Академіка Кухаря, 1</t>
         </is>
       </c>
       <c r="P47" s="5" t="inlineStr">
         <is>
           <t>(044) 5585388, 5585266, 5732552</t>
         </is>
       </c>
       <c r="Q47" s="5" t="inlineStr">
         <is>
           <t>users@bpci.kiev.ua</t>
         </is>
       </c>
       <c r="R47" s="5" t="inlineStr">
         <is>
           <t>www.bpci.kiev.ua</t>
         </is>
       </c>
       <c r="S47" s="5" t="inlineStr">
         <is>
-          <t>Виконувач обов’язків директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T47" s="5" t="inlineStr">
         <is>
-          <t>Попільніченко Сергій Валентинович</t>
+          <t>Головченко Олександр Володимирович</t>
         </is>
       </c>
       <c r="U47" s="8"/>
       <c r="V47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="inlineStr">
         <is>
           <t>Інститут біохімії ім. О.В.Палладіна Національної академії наук України</t>
         </is>
       </c>
       <c r="B48" s="6" t="n">
         <v>3550</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>Palladin Institute of Biochemistry of the National Academy of Sciences of Ukraine</t>
         </is>
       </c>
@@ -4831,51 +4825,51 @@
         </is>
       </c>
       <c r="O52" s="5" t="inlineStr">
         <is>
           <t>вул. Драгоманова, 17</t>
         </is>
       </c>
       <c r="P52" s="5" t="inlineStr">
         <is>
           <t>0445372657</t>
         </is>
       </c>
       <c r="Q52" s="5" t="inlineStr">
         <is>
           <t>renewable@ukr.net</t>
         </is>
       </c>
       <c r="R52" s="5"/>
       <c r="S52" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T52" s="5" t="inlineStr">
         <is>
-          <t>Кудря Степан Олександрович</t>
+          <t>Зуря`н Олексій Володимирович</t>
         </is>
       </c>
       <c r="U52" s="8"/>
       <c r="V52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
           <t>Інститут водних проблем і меліорації Національної академії аграрних наук України</t>
         </is>
       </c>
       <c r="B53" s="6" t="n">
         <v>3559</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <t>ІВПІМ НААН</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>Institute of Water Problems and Land Reclamation National Academy of Agrarian Sciences of Ukraine</t>
         </is>
       </c>
@@ -5913,51 +5907,51 @@
         </is>
       </c>
       <c r="O64" s="5" t="inlineStr">
         <is>
           <t>вул. Васильківська, 45</t>
         </is>
       </c>
       <c r="P64" s="5" t="inlineStr">
         <is>
           <t>(044)259-01-83</t>
         </is>
       </c>
       <c r="Q64" s="5" t="inlineStr">
         <is>
           <t>nauka@onconet.kiev.ua</t>
         </is>
       </c>
       <c r="R64" s="5"/>
       <c r="S64" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T64" s="5" t="inlineStr">
         <is>
-          <t>Бучинська Любов Георгіївна</t>
+          <t>Лук`янова Наталія Юріївна</t>
         </is>
       </c>
       <c r="U64" s="8"/>
       <c r="V64" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
           <t>Інститут електродинаміки Національної академії наук України</t>
         </is>
       </c>
       <c r="B65" s="6" t="n">
         <v>3653</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="5" t="inlineStr">
         <is>
           <t>ІЕД НАНУ</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>Institute of Electrodynamics NAS of Ukraine</t>
         </is>
       </c>
@@ -6733,51 +6727,51 @@
         </is>
       </c>
       <c r="O73" s="5" t="inlineStr">
         <is>
           <t>просп. Академіка Глушкова, 40</t>
         </is>
       </c>
       <c r="P73" s="5" t="inlineStr">
         <is>
           <t>(044) 526 20 08, (044) 526 41 78</t>
         </is>
       </c>
       <c r="Q73" s="5" t="inlineStr">
         <is>
           <t>incyb@incyb.kiev.ua</t>
         </is>
       </c>
       <c r="R73" s="5"/>
       <c r="S73" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T73" s="5" t="inlineStr">
         <is>
-          <t>Сергієнко Іван Васильович</t>
+          <t>Хіміч Олександр Миколайович</t>
         </is>
       </c>
       <c r="U73" s="8"/>
       <c r="V73" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="inlineStr">
         <is>
           <t>Інститут клітинної біології та генетичної інженерії Національної академії наук України</t>
         </is>
       </c>
       <c r="B74" s="6" t="n">
         <v>3715</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="5" t="inlineStr">
         <is>
           <t>ІКБГІ НАНУ</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>Institute of Cell Biology and Genetic Engineering</t>
         </is>
       </c>
@@ -7811,51 +7805,51 @@
           <t>вул. Автозаводська, 2</t>
         </is>
       </c>
       <c r="P85" s="5" t="inlineStr">
         <is>
           <t>+38044 430 85 00, +38044 468 86 32</t>
         </is>
       </c>
       <c r="Q85" s="5" t="inlineStr">
         <is>
           <t>atmu@meta.ua,vturk@ism.kiev.ua</t>
         </is>
       </c>
       <c r="R85" s="5" t="inlineStr">
         <is>
           <t>http://www.ism.kiev.ua/</t>
         </is>
       </c>
       <c r="S85" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T85" s="5" t="inlineStr">
         <is>
-          <t>Туркевич Володимир Зіновійович</t>
+          <t>Бочечка Олександр Олександрович</t>
         </is>
       </c>
       <c r="U85" s="8"/>
       <c r="V85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="inlineStr">
         <is>
           <t>Інститут обдарованої дитини Національної академії педагогічних наук України</t>
         </is>
       </c>
       <c r="B86" s="6" t="n">
         <v>4045</v>
       </c>
       <c r="C86" s="6"/>
       <c r="D86" s="5" t="inlineStr">
         <is>
           <t>ІОД НАПН України</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>INSTITUTE OF THE GIFTED CHILD OF THE NATIONAL ACADEMY OF EDUCATIONAL SCIENCES OF UKRAINE</t>
         </is>
       </c>
@@ -8436,56 +8430,56 @@
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O92" s="5" t="inlineStr">
         <is>
           <t>просп. Академіка Глушкова, 40</t>
         </is>
       </c>
       <c r="P92" s="5" t="inlineStr">
         <is>
           <t>(044)321-02-00</t>
         </is>
       </c>
       <c r="Q92" s="5" t="inlineStr">
         <is>
           <t>IACS@nas.gov.ua</t>
         </is>
       </c>
       <c r="R92" s="5" t="inlineStr">
         <is>
           <t>https://iacs.institute</t>
         </is>
       </c>
       <c r="S92" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T92" s="5" t="inlineStr">
         <is>
-          <t>Копійка Олег Валентинович</t>
+          <t>Єгоров Віктор Богданович</t>
         </is>
       </c>
       <c r="U92" s="8"/>
       <c r="V92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
           <t>Інститут проблем виховання Національної академії педагогічних наук України</t>
         </is>
       </c>
       <c r="B93" s="6" t="n">
         <v>3758</v>
       </c>
       <c r="C93" s="6"/>
       <c r="D93" s="5" t="inlineStr">
         <is>
           <t>ІПВ НАПН УКРАЇНИ</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>Institute of Educational Problems National Academy of Pedagogical Sciences of Ukraine</t>
         </is>
       </c>
@@ -8616,56 +8610,56 @@
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O94" s="5" t="inlineStr">
         <is>
           <t>просп. Глушкова, 42</t>
         </is>
       </c>
       <c r="P94" s="5" t="inlineStr">
         <is>
           <t>(044) 5262497, 5266457</t>
         </is>
       </c>
       <c r="Q94" s="5" t="inlineStr">
         <is>
           <t>aspirantura@immsp.kiev.ua</t>
         </is>
       </c>
       <c r="R94" s="5" t="inlineStr">
         <is>
           <t>http://www.immsp.kiev.ua/postgraduate/</t>
         </is>
       </c>
       <c r="S94" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T94" s="5" t="inlineStr">
         <is>
-          <t>Клименко Віталій Петрович</t>
+          <t>Копійка Олег Валентинович</t>
         </is>
       </c>
       <c r="U94" s="8"/>
       <c r="V94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
           <t>Інститут проблем матеріалознавства ім. І. М. Францевича Національної академії наук України</t>
         </is>
       </c>
       <c r="B95" s="6" t="n">
         <v>3763</v>
       </c>
       <c r="C95" s="6"/>
       <c r="D95" s="5" t="inlineStr">
         <is>
           <t>ІПМ НАН України</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>Frantsevich Institute for Problems of Materials Science National Academy of Science of Ukraine</t>
         </is>
       </c>
@@ -8893,51 +8887,51 @@
           <t>вул. Генерала Наумова, 15</t>
         </is>
       </c>
       <c r="P97" s="5" t="inlineStr">
         <is>
           <t>(044) 4241063, 4240586</t>
         </is>
       </c>
       <c r="Q97" s="5" t="inlineStr">
         <is>
           <t>ipme@ipme.kiev.ua</t>
         </is>
       </c>
       <c r="R97" s="5" t="inlineStr">
         <is>
           <t>http://ipme.kiev.ua/</t>
         </is>
       </c>
       <c r="S97" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T97" s="5" t="inlineStr">
         <is>
-          <t>Мохор Володимир Володимирович</t>
+          <t>Матвєєв Сергій Валентинович</t>
         </is>
       </c>
       <c r="U97" s="8"/>
       <c r="V97" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="5" t="inlineStr">
         <is>
           <t>Інститут проблем реєстрації інформації Національної академії наук України</t>
         </is>
       </c>
       <c r="B98" s="6" t="n">
         <v>3908</v>
       </c>
       <c r="C98" s="6"/>
       <c r="D98" s="5" t="inlineStr">
         <is>
           <t>ІПРІ НАН України</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>Institute for Information Recording of the National Academy of Sciences of Ukraine</t>
         </is>
       </c>
@@ -9518,58 +9512,52 @@
       <c r="P104" s="5" t="inlineStr">
         <is>
           <t>+38(044) 227-01-86; +38(044)227-01-87</t>
         </is>
       </c>
       <c r="Q104" s="5" t="inlineStr">
         <is>
           <t>info.iforgua@gmail.com</t>
         </is>
       </c>
       <c r="R104" s="5" t="inlineStr">
         <is>
           <t>www.if.org.ua</t>
         </is>
       </c>
       <c r="S104" s="5" t="inlineStr">
         <is>
           <t>В. о. директора</t>
         </is>
       </c>
       <c r="T104" s="5" t="inlineStr">
         <is>
           <t>Грициняк Ігор Іванович</t>
         </is>
       </c>
-      <c r="U104" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U104" s="8"/>
+      <c r="V104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
           <t>Інститут соціальної та політичної психології Національної академії педагогічних наук України</t>
         </is>
       </c>
       <c r="B105" s="6" t="n">
         <v>3528</v>
       </c>
       <c r="C105" s="6"/>
       <c r="D105" s="5" t="inlineStr">
         <is>
           <t>ІСПП НАПН України</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>Institute for Social and Political Psychology of the National Academy of Educational Sciences of Ukraine</t>
         </is>
       </c>
       <c r="F105" s="7"/>
       <c r="G105" s="6" t="n">
         <v>2000</v>
       </c>
@@ -10065,51 +10053,51 @@
           <t>вул. Марії Капніст, 2-А</t>
         </is>
       </c>
       <c r="P110" s="5" t="inlineStr">
         <is>
           <t>+380444566282;</t>
         </is>
       </c>
       <c r="Q110" s="5" t="inlineStr">
         <is>
           <t>admin@ittf.kiev.ua</t>
         </is>
       </c>
       <c r="R110" s="5" t="inlineStr">
         <is>
           <t>ittf.kiev.ua</t>
         </is>
       </c>
       <c r="S110" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T110" s="5" t="inlineStr">
         <is>
-          <t>Снєжкін Юрій Федорович</t>
+          <t>Басок Борис Іванович</t>
         </is>
       </c>
       <c r="U110" s="8"/>
       <c r="V110" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
           <t>Інститут української археографії та джерелознавства ім. М.С. Грушевського Національної академії наук України</t>
         </is>
       </c>
       <c r="B111" s="6" t="n">
         <v>4082</v>
       </c>
       <c r="C111" s="6"/>
       <c r="D111" s="5" t="inlineStr">
         <is>
           <t>ІУАД ім.М.С.Грушевського НАНУ</t>
         </is>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="7"/>
       <c r="G111" s="6" t="n">
         <v>1998</v>
       </c>
@@ -10149,51 +10137,51 @@
         </is>
       </c>
       <c r="O111" s="5" t="inlineStr">
         <is>
           <t>вул. Трьохсвятительська, 4</t>
         </is>
       </c>
       <c r="P111" s="5" t="inlineStr">
         <is>
           <t>+380442790986; +380442795098;</t>
         </is>
       </c>
       <c r="Q111" s="5" t="inlineStr">
         <is>
           <t>inst_archeos@ukr.net</t>
         </is>
       </c>
       <c r="R111" s="5"/>
       <c r="S111" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T111" s="5" t="inlineStr">
         <is>
-          <t>Папакін Георгій Володимирович</t>
+          <t>Синяк Іван Леонідович</t>
         </is>
       </c>
       <c r="U111" s="8"/>
       <c r="V111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="5" t="inlineStr">
         <is>
           <t>Інститут української мови Національної академії наук України</t>
         </is>
       </c>
       <c r="B112" s="6" t="n">
         <v>3620</v>
       </c>
       <c r="C112" s="6"/>
       <c r="D112" s="5" t="inlineStr">
         <is>
           <t>ІУМ НАН України</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>Institute of the Ukrainian Language of the National Academy оf Sciences of Ukrаinе</t>
         </is>
       </c>
@@ -11129,51 +11117,51 @@
           <t>просп. Науки, 47</t>
         </is>
       </c>
       <c r="P122" s="5" t="inlineStr">
         <is>
           <t>(044) 5252349, 5253765, 5254463</t>
         </is>
       </c>
       <c r="Q122" s="5" t="inlineStr">
         <is>
           <t>interden@kinr.kiev.ua</t>
         </is>
       </c>
       <c r="R122" s="5" t="inlineStr">
         <is>
           <t>www.kinr.kiev.ua</t>
         </is>
       </c>
       <c r="S122" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T122" s="5" t="inlineStr">
         <is>
-          <t>Слісенко Василь Іванович</t>
+          <t>Давидовський Володимир Володимирович</t>
         </is>
       </c>
       <c r="U122" s="8"/>
       <c r="V122" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
           <t>Міжвідомче відділення електрохімічної енергетики Національної академії наук України</t>
         </is>
       </c>
       <c r="B123" s="6" t="n">
         <v>3629</v>
       </c>
       <c r="C123" s="6"/>
       <c r="D123" s="5" t="inlineStr">
         <is>
           <t>МВЕЕ НАНУ</t>
         </is>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="7"/>
       <c r="G123" s="6" t="n">
         <v>2000</v>
       </c>
@@ -11327,110 +11315,110 @@
         <is>
           <t>Романов Олексій Миколайович</t>
         </is>
       </c>
       <c r="U124" s="8" t="n">
         <v>46163</v>
       </c>
       <c r="V124" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
           <t>Науково-дослідний інститут інтелектуальної власності Національної академії правових наук України</t>
         </is>
       </c>
       <c r="B125" s="6" t="n">
         <v>3893</v>
       </c>
       <c r="C125" s="6"/>
       <c r="D125" s="5" t="inlineStr">
         <is>
-          <t>"НДІ інтелектуальної власності НАПРН України"</t>
+          <t>НДІ інтелектуальної власності НАПрН України, НДІІВ НАПрН України</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
-          <t>Scientific Research Institute of Intellectual Property of National Academy of Law Sciences of Ukraine</t>
+          <t>Intellectual Property Scientific Research Institute of National Academy of Legal Sciences of Ukraine</t>
         </is>
       </c>
       <c r="F125" s="7"/>
       <c r="G125" s="6" t="n">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
           <t>Наукові інститути (установи)</t>
         </is>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J125" s="5" t="inlineStr">
         <is>
           <t>Національна академія правових наук України</t>
         </is>
       </c>
       <c r="K125" s="7" t="inlineStr">
         <is>
           <t>01024</t>
         </is>
       </c>
       <c r="L125" s="7" t="inlineStr">
         <is>
           <t>UA80000000000624772</t>
         </is>
       </c>
       <c r="M125" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N125" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O125" s="5" t="inlineStr">
         <is>
           <t>вул. Пилипа Орлика, 3</t>
         </is>
       </c>
       <c r="P125" s="5" t="inlineStr">
         <is>
-          <t>(044) 2000876, 2282136, 2849982</t>
+          <t>+38(044)-200-08-76</t>
         </is>
       </c>
       <c r="Q125" s="5" t="inlineStr">
         <is>
-          <t>ndiiv@ndiiv.org</t>
+          <t>ndiiv@ndiiv.org.ua</t>
         </is>
       </c>
       <c r="R125" s="5" t="inlineStr">
         <is>
           <t>www.ndiiv.org.ua</t>
         </is>
       </c>
       <c r="S125" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T125" s="5" t="inlineStr">
         <is>
           <t>Кодинець Анатолій Олександрович</t>
         </is>
       </c>
       <c r="U125" s="8"/>
       <c r="V125" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="5" t="inlineStr">
         <is>
           <t>Науково-дослідний інститут приватного права і підприємництва імені академіка Ф.Г. Бурчака Національної академії правових наук України</t>
         </is>
@@ -12297,51 +12285,51 @@
         </is>
       </c>
       <c r="O135" s="5" t="inlineStr">
         <is>
           <t>Вернадського, 34/1</t>
         </is>
       </c>
       <c r="P135" s="5" t="inlineStr">
         <is>
           <t>044 424 35 15</t>
         </is>
       </c>
       <c r="Q135" s="5" t="inlineStr">
         <is>
           <t>metal@ptima.kiev.ua</t>
         </is>
       </c>
       <c r="R135" s="5"/>
       <c r="S135" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T135" s="5" t="inlineStr">
         <is>
-          <t>Нарівський Анатолій Васильович</t>
+          <t>Калюжний Павло Борисович</t>
         </is>
       </c>
       <c r="U135" s="8"/>
       <c r="V135" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="5" t="inlineStr">
         <is>
           <t>Центр гуманітарної освіти Національної академії наук України</t>
         </is>
       </c>
       <c r="B136" s="6" t="n">
         <v>3605</v>
       </c>
       <c r="C136" s="6"/>
       <c r="D136" s="5" t="inlineStr">
         <is>
           <t>Центр гуманітарної освіти Національної академії наук України</t>
         </is>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="7"/>
       <c r="G136" s="6" t="n">
         <v>1991</v>
       </c>
@@ -12744,56 +12732,56 @@
         </is>
       </c>
       <c r="N140" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O140" s="5" t="inlineStr">
         <is>
           <t>просп. Повітряних Сил, 28</t>
         </is>
       </c>
       <c r="P140" s="5" t="inlineStr">
         <is>
           <t>+38(044)-520-12-84</t>
         </is>
       </c>
       <c r="Q140" s="5" t="inlineStr">
         <is>
           <t>csriame@post.mil.gov.ua</t>
         </is>
       </c>
       <c r="R140" s="5"/>
       <c r="S140" s="5" t="inlineStr">
         <is>
-          <t>Начальник інституту</t>
+          <t>Тимчасово виконуючий обов'язки начальника інституту</t>
         </is>
       </c>
       <c r="T140" s="5" t="inlineStr">
         <is>
-          <t>Чепков Ігор Борисович</t>
+          <t>Головін Олексій Олександрович</t>
         </is>
       </c>
       <c r="U140" s="8"/>
       <c r="V140" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V140"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>