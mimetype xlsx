--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1224,65 +1224,65 @@
         <is>
           <t>info@dpsz.ua</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
           <t>www.emsukraine.com.ua</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>В.о. Генерального директора Державного підприємства спеціального зв'язку</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Вдовиченко Ігор Миколайович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Державний заклад професійної (професійно-технічної) освіти зі специфічними умовами навчання "Академія патрульної поліції"</t>
+          <t>Державний заклад професійної освіти із специфічними умовами навчання "Академія патрульної поліції"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>4193</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t>Академія патрульної поліції</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>State institution of Vocational (vocational and technical) Education with Specific "Academy of Patrol Police"</t>
+          <t>State institution of Vocational Education with Specific "Academy of Patrol Police"</t>
         </is>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
         <v>2017</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>Національна поліція України</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
           <t>03151</t>
         </is>
@@ -1298,56 +1298,56 @@
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
           <t>вул. Святослава Хороброго, 9</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
           <t>+044(29)-004-80</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
           <t>academy@np.gov.ua</t>
         </is>
       </c>
       <c r="R13" s="5"/>
       <c r="S13" s="5" t="inlineStr">
         <is>
-          <t>Начальник</t>
+          <t>Т.в.о. начальника</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Лісничук Вадим Ярославович</t>
+          <t>Павлюк Роман Вікторович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Київське обласне вище професійне училище харчових технологій та ресторанного сервісу"</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
         <v>2427</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "Київське ОВПУХТРС"</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>Kyiv Regional Higher Vocational School of Food Technologies and Restaurant Service State Educational Institution</t>
         </is>
       </c>
@@ -2542,852 +2542,852 @@
         <is>
           <t>kpk.avtoteh@gmail.com</t>
         </is>
       </c>
       <c r="R27" s="5" t="inlineStr">
         <is>
           <t>http://kpkat.kyiv.ua</t>
         </is>
       </c>
       <c r="S27" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
           <t>Гоменюк Дмитро Васильович</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж артдизайну"</t>
+          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж будівництва і комунального господарства"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>6779</v>
+        <v>6907</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>КПКАД</t>
+          <t>КПКБіКГ</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>Municipal institution of vocational (vocational and technical) education "Kyiv Vocational College of Art Design"</t>
+          <t>Municipal institution of vocational (vocational and technical education) "Kyiv Vocational College of Construction and Communal Economy"</t>
         </is>
       </c>
       <c r="F28" s="7"/>
-      <c r="G28" s="6"/>
+      <c r="G28" s="6" t="n">
+        <v>1984</v>
+      </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>03134</t>
+          <t>03164</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Дзюби Івана, 13</t>
+          <t>вул. Клавдіївська, 21</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
-          <t>0672616077</t>
+          <t>0442946904</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
-          <t>mzum1968@gmail.com</t>
+          <t>licey_19@ukr.net</t>
         </is>
       </c>
       <c r="R28" s="5" t="inlineStr">
         <is>
-          <t>www.jewelart.сom.ua</t>
+          <t>kpkbikg.kyiv.ua</t>
         </is>
       </c>
       <c r="S28" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Авраменко Ольга Олексіївна</t>
+          <t>Хоменко Ігор Володимирович</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж будівництва і комунального господарства"</t>
+          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж з посиленою військовою та фізичною підготовкою"</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>6907</v>
+        <v>7004</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>КПКБіКГ</t>
+          <t>КПК ПВФП</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>Municipal institution of vocational (vocational and technical education) "Kyiv Vocational College of Construction and Communal Economy"</t>
+          <t>Communal institution of professional (vocational and technical) education “Kyiv Vocational College with inforced military and physical training”</t>
         </is>
       </c>
       <c r="F29" s="7"/>
-      <c r="G29" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G29" s="6"/>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
         </is>
       </c>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>03164</t>
+          <t>01032</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Клавдіївська, 21</t>
+          <t>бульв. Шевченка Тараса, 56</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>0442946904</t>
+          <t>(044) 235-16-40</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
-          <t>licey_19@ukr.net</t>
+          <t>mvpu@ukr.net</t>
         </is>
       </c>
       <c r="R29" s="5" t="inlineStr">
         <is>
-          <t>kpkbikg.kyiv.ua</t>
+          <t>pkvfp.kiev.ua</t>
         </is>
       </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Хоменко Ігор Володимирович</t>
+          <t>Рожкова Людмила Михайлівна</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж з посиленою військовою та фізичною підготовкою"</t>
+          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж залізничного транспорту імені В.С. Кудряшова"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>7004</v>
+        <v>6921</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>КПК ПВФП</t>
-[...6 lines deleted...]
-      </c>
+          <t>КПКЗТ ІМЕНІ КУДРЯШОВА</t>
+        </is>
+      </c>
+      <c r="E30" s="5"/>
       <c r="F30" s="7"/>
-      <c r="G30" s="6"/>
+      <c r="G30" s="6" t="n">
+        <v>2023</v>
+      </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>01032</t>
+          <t>03049</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>бульв. Шевченка Тараса, 56</t>
+          <t>вул. Архітектора Кобелєва, 1/5</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>(044) 235-16-40</t>
+          <t>+380(44)-465-28-30</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>mvpu@ukr.net</t>
+          <t>office@kpkzt.kyiv.ua</t>
         </is>
       </c>
       <c r="R30" s="5" t="inlineStr">
         <is>
-          <t>pkvfp.kiev.ua</t>
+          <t>kpkzt.kyiv.ua</t>
         </is>
       </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуюча обов'язки директора</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Рожкова Людмила Михайлівна</t>
+          <t>Ковальчук Людмила Петрівна</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж залізничного транспорту імені В.С. Кудряшова"</t>
+          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж інформаційних технологій та поліграфії"</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>6921</v>
+        <v>6776</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>КПКЗТ ІМЕНІ КУДРЯШОВА</t>
-[...2 lines deleted...]
-      <c r="E31" s="5"/>
+          <t>КПКІТП</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>Municipal institution of professional (vocational-technical) education "Kyiv professional college of information technology and printing"</t>
+        </is>
+      </c>
       <c r="F31" s="7"/>
-      <c r="G31" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G31" s="6"/>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
         </is>
       </c>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>03049</t>
+          <t>03067</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000980793</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Архітектора Кобелєва, 1/5</t>
+          <t>вул. Грушецька, 13</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>+380(44)-465-28-30</t>
+          <t>+38(044)-456-90-83</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
-          <t>office@kpkzt.kyiv.ua</t>
+          <t>kvppu1903@gmail.com</t>
         </is>
       </c>
       <c r="R31" s="5" t="inlineStr">
         <is>
-          <t>kpkzt.kyiv.ua</t>
+          <t>www.kpkitp.kiev.ua</t>
         </is>
       </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
-          <t>Виконуюча обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Ковальчук Людмила Петрівна</t>
+          <t>Гончаренко Алла Іванівна</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж інформаційних технологій та поліграфії"</t>
+          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж "ЛІВОБЕРЕЖНИЙ"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>6776</v>
+        <v>6770</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>КПКІТП</t>
+          <t>КПК "ЛІВОБЕРЕЖНИЙ"</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>Municipal institution of professional (vocational-technical) education "Kyiv professional college of information technology and printing"</t>
+          <t>Municipal institution of professional (vocational and technical) education "Kyiv Vocational College "LIVOBEREZHNYI"</t>
         </is>
       </c>
       <c r="F32" s="7"/>
       <c r="G32" s="6"/>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J32" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>03067</t>
+          <t>02125</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Грушецька, 13</t>
+          <t>вул. Старосільська, 2</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
-          <t>+38(044)-456-90-83</t>
+          <t>(044) 5406906</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
-          <t>kvppu1903@gmail.com</t>
+          <t>kpkl@kpkl.org.ua</t>
         </is>
       </c>
       <c r="R32" s="5" t="inlineStr">
         <is>
-          <t>www.kpkitp.kiev.ua</t>
+          <t>https://kpkl.org.ua/</t>
         </is>
       </c>
       <c r="S32" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Гончаренко Алла Іванівна</t>
+          <t>Деревлюк Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж "ЛІВОБЕРЕЖНИЙ"</t>
+          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж мистецтва та технологій сервісу"</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
-        <v>6770</v>
+        <v>6777</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>КПК "ЛІВОБЕРЕЖНИЙ"</t>
+          <t>КПКМТС</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>Municipal institution of professional (vocational and technical) education "Kyiv Vocational College "LIVOBEREZHNYI"</t>
+          <t>Communal institution of vocational (vocational and technical) education "Kyiv vocational college of art and service technologies"</t>
         </is>
       </c>
       <c r="F33" s="7"/>
-      <c r="G33" s="6"/>
+      <c r="G33" s="6" t="n">
+        <v>1945</v>
+      </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
         </is>
       </c>
       <c r="K33" s="7" t="inlineStr">
         <is>
-          <t>02125</t>
+          <t>03087</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
-          <t>вул. Старосільська, 2</t>
+          <t>вул. Єреванська, 12 А</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
-          <t>(044) 5406906</t>
+          <t>(044) 2424407; (044) 2424406</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
-          <t>kpkl@kpkl.org.ua</t>
+          <t>kpkmts46@gmail.com</t>
         </is>
       </c>
       <c r="R33" s="5" t="inlineStr">
         <is>
-          <t>https://kpkl.org.ua/</t>
+          <t>https://kpkmts.wixsite.com/kpk46</t>
         </is>
       </c>
       <c r="S33" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Деревлюк Вікторія Володимирівна</t>
+          <t>Горбатюк Наталія Аркадіївна</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж мистецтва та технологій сервісу"</t>
+          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж "СИНЕРГІЯ"</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>6777</v>
+        <v>6768</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>КПКМТС</t>
+          <t>КПК "СИНЕРГІЯ"</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>Communal institution of vocational (vocational and technical) education "Kyiv vocational college of art and service technologies"</t>
+          <t>Municipal institution of professional (vocational) education "Kyiv Vocational College "SYNERGY"</t>
         </is>
       </c>
       <c r="F34" s="7"/>
-      <c r="G34" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G34" s="6"/>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J34" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>03087</t>
+          <t>03061</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Єреванська, 12 А</t>
+          <t>вул. Шепелєва Миколи, 3</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
-          <t>(044) 2424407; (044) 2424406</t>
+          <t>+380(067)-181-76-52</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
-          <t>kpkmts46@gmail.com</t>
+          <t>kpksynergia@gmail.com</t>
         </is>
       </c>
       <c r="R34" s="5" t="inlineStr">
         <is>
-          <t>https://kpkmts.wixsite.com/kpk46</t>
+          <t>www.kpksynergia.com</t>
         </is>
       </c>
       <c r="S34" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Горбатюк Наталія Аркадіївна</t>
+          <t>Алексенко Георгій В`ячеславович</t>
         </is>
       </c>
       <c r="U34" s="8"/>
       <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж "СИНЕРГІЯ"</t>
+          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж сфери послуг"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>6768</v>
+        <v>6781</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>КПК "СИНЕРГІЯ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>КПКСП</t>
+        </is>
+      </c>
+      <c r="E35" s="5"/>
       <c r="F35" s="7"/>
-      <c r="G35" s="6"/>
+      <c r="G35" s="6" t="n">
+        <v>2023</v>
+      </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
         </is>
       </c>
       <c r="K35" s="7" t="inlineStr">
         <is>
-          <t>03061</t>
+          <t>03170</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Шепелєва Миколи, 3</t>
+          <t>вул. Кільцева дорога, 4-А</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
-          <t>+380(067)-181-76-52</t>
+          <t>+380(44)-276-57-72</t>
         </is>
       </c>
       <c r="Q35" s="5" t="inlineStr">
         <is>
-          <t>kpksynergia@gmail.com</t>
+          <t>vpu33@ukr.net</t>
         </is>
       </c>
       <c r="R35" s="5" t="inlineStr">
         <is>
-          <t>www.kpksynergia.com</t>
+          <t>www.vpu33.com.ua</t>
         </is>
       </c>
       <c r="S35" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Алексенко Георгій В`ячеславович</t>
+          <t>Моторний Микола Миколайович</t>
         </is>
       </c>
       <c r="U35" s="8"/>
       <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж сфери послуг"</t>
+          <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж ТЕХНО-АРТ імені Бадрі Лолашвілі"</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>6781</v>
+        <v>6779</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>КПКСП</t>
-[...2 lines deleted...]
-      <c r="E36" s="5"/>
+          <t>КПК ТЕХНО-АРТ</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>Municipal Institution of Vocational (Vocational and Technical) Education "Kyiv Vocational College TECHNO-ART named after Badri Lolashvili"</t>
+        </is>
+      </c>
       <c r="F36" s="7"/>
-      <c r="G36" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G36" s="6"/>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J36" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>03170</t>
+          <t>03134</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. Кільцева дорога, 4-А</t>
+          <t>вул. Дзюби Івана, 13</t>
         </is>
       </c>
       <c r="P36" s="5" t="inlineStr">
         <is>
-          <t>+380(44)-276-57-72</t>
+          <t>0672616077</t>
         </is>
       </c>
       <c r="Q36" s="5" t="inlineStr">
         <is>
-          <t>vpu33@ukr.net</t>
+          <t>mzum1968@gmail.com</t>
         </is>
       </c>
       <c r="R36" s="5" t="inlineStr">
         <is>
-          <t>www.vpu33.com.ua</t>
+          <t>www.jewelart.сom.ua</t>
         </is>
       </c>
       <c r="S36" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Моторний Микола Миколайович</t>
+          <t>Авраменко Ольга Олексіївна</t>
         </is>
       </c>
       <c r="U36" s="8"/>
       <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж технологій та дизайну"</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
         <v>6862</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t>КПКТД</t>
         </is>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
       <c r="G37" s="6"/>
       <c r="H37" s="5" t="inlineStr">
         <is>
@@ -5364,58 +5364,52 @@
         <is>
           <t>вул. Щорса, 32-Б, офіс 2</t>
         </is>
       </c>
       <c r="P60" s="5" t="inlineStr">
         <is>
           <t>(050)170-79-64</t>
         </is>
       </c>
       <c r="Q60" s="5" t="inlineStr">
         <is>
           <t>zaslavskayamarya@ukr.net</t>
         </is>
       </c>
       <c r="R60" s="5"/>
       <c r="S60" s="5" t="inlineStr">
         <is>
           <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T60" s="5" t="inlineStr">
         <is>
           <t>Івашура Марія Вадимівна</t>
         </is>
       </c>
-      <c r="U60" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U60" s="8"/>
+      <c r="V60" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
           <t>Професійно-технічний навчальний заклад "Спортивно-технічний клуб ім. С.П.Корольова Товариства сприяння оборони України"</t>
         </is>
       </c>
       <c r="B61" s="6" t="n">
         <v>4094</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="7"/>
       <c r="G61" s="6"/>
       <c r="H61" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
@@ -5609,51 +5603,51 @@
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N63" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O63" s="5" t="inlineStr">
         <is>
           <t>бульв. Чоколівський, 19-А, офіс 3</t>
         </is>
       </c>
       <c r="P63" s="5" t="inlineStr">
         <is>
           <t>+38(080)-033-12-61</t>
         </is>
       </c>
       <c r="Q63" s="5" t="inlineStr">
         <is>
           <t>bs_academy@proton.me</t>
         </is>
       </c>
       <c r="R63" s="5" t="inlineStr">
         <is>
-          <t>https://nationalsecurity.com.ua/pidvyshhennya-kvalifikacziyi-ohoroncziv/</t>
+          <t>https://blackstone.ua|/navchannya/akademiya-blackstone/</t>
         </is>
       </c>
       <c r="S63" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T63" s="5" t="inlineStr">
         <is>
           <t>Оніщенко Ганна Вячеславівна</t>
         </is>
       </c>
       <c r="U63" s="8"/>
       <c r="V63" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Агенство безпеки "Тайфун"</t>
         </is>
       </c>
       <c r="B64" s="6" t="n">
         <v>4364</v>
       </c>
       <c r="C64" s="6"/>
@@ -7012,58 +7006,52 @@
         <is>
           <t>просп. Лісовий, 12-А,кв.5,кім.3</t>
         </is>
       </c>
       <c r="P80" s="5" t="inlineStr">
         <is>
           <t>(044) 3792468</t>
         </is>
       </c>
       <c r="Q80" s="5" t="inlineStr">
         <is>
           <t>educational_center@ukr.net</t>
         </is>
       </c>
       <c r="R80" s="5"/>
       <c r="S80" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T80" s="5" t="inlineStr">
         <is>
           <t>Сивак Володимир Федорович</t>
         </is>
       </c>
-      <c r="U80" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U80" s="8"/>
+      <c r="V80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Навчально-виробничий центр "НАТАЛКА"</t>
         </is>
       </c>
       <c r="B81" s="6" t="n">
         <v>3852</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="5" t="inlineStr">
         <is>
           <t>ТОВ"НВЦ"НАТАЛКА"</t>
         </is>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="7"/>
       <c r="G81" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -7429,51 +7417,51 @@
           <t>вул. Тепловозна, 18 Д</t>
         </is>
       </c>
       <c r="P85" s="5" t="inlineStr">
         <is>
           <t>+380 98-138-52-38</t>
         </is>
       </c>
       <c r="Q85" s="5" t="inlineStr">
         <is>
           <t>navchcentr@optimahotels.com.ua</t>
         </is>
       </c>
       <c r="R85" s="5" t="inlineStr">
         <is>
           <t>https://www.hotel-school.com.ua/</t>
         </is>
       </c>
       <c r="S85" s="5" t="inlineStr">
         <is>
           <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T85" s="5" t="inlineStr">
         <is>
-          <t>Романчук Надія Сергіївна</t>
+          <t>Кашутін Володимир Олександрович</t>
         </is>
       </c>
       <c r="U85" s="8"/>
       <c r="V85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Руки-Ножиці"</t>
         </is>
       </c>
       <c r="B86" s="6" t="n">
         <v>3984</v>
       </c>
       <c r="C86" s="6"/>
       <c r="D86" s="5" t="inlineStr">
         <is>
           <t>ТОВ "Руки-Ножиці"</t>
         </is>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="7"/>
       <c r="G86" s="6" t="n">
         <v>2015</v>
       </c>
@@ -7770,58 +7758,52 @@
         <is>
           <t>вул. Червонозаводська, 7</t>
         </is>
       </c>
       <c r="P89" s="5" t="inlineStr">
         <is>
           <t>+044(20)-536-32</t>
         </is>
       </c>
       <c r="Q89" s="5" t="inlineStr">
         <is>
           <t>trn15@ukr.net</t>
         </is>
       </c>
       <c r="R89" s="5"/>
       <c r="S89" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T89" s="5" t="inlineStr">
         <is>
           <t>Трипуз Микола Миколайович</t>
         </is>
       </c>
-      <c r="U89" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U89" s="8"/>
+      <c r="V89" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "ТРАНСІМПЕКС ДЕМАЙНІНГ"</t>
         </is>
       </c>
       <c r="B90" s="6" t="n">
         <v>7202</v>
       </c>
       <c r="C90" s="6"/>
       <c r="D90" s="5" t="inlineStr">
         <is>
           <t>ТОВ «ТРАНСІМПЕКС ДЕМАЙНІНГ»</t>
         </is>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="7"/>
       <c r="G90" s="6" t="n">
         <v>2003</v>
       </c>
       <c r="H90" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -8518,58 +8500,52 @@
         <is>
           <t>вул. Сосницька, 5</t>
         </is>
       </c>
       <c r="P98" s="5" t="inlineStr">
         <is>
           <t>0936419172</t>
         </is>
       </c>
       <c r="Q98" s="5" t="inlineStr">
         <is>
           <t>rozminuvanya@sheriff.com.ua</t>
         </is>
       </c>
       <c r="R98" s="5"/>
       <c r="S98" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T98" s="5" t="inlineStr">
         <is>
           <t>Овчар Олександр Миколайович</t>
         </is>
       </c>
-      <c r="U98" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U98" s="8"/>
+      <c r="V98" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
           <t>Акціонерне товариство "Укртрансгаз"</t>
         </is>
       </c>
       <c r="B99" s="6" t="n">
         <v>5722</v>
       </c>
       <c r="C99" s="6"/>
       <c r="D99" s="5" t="inlineStr">
         <is>
           <t>АТ "Укртрансгаз"</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>Join stock company Ukrtransgaz</t>
         </is>
       </c>
       <c r="F99" s="7"/>
       <c r="G99" s="6"/>
       <c r="H99" s="5" t="inlineStr">
         <is>