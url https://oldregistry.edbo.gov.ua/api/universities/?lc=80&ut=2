--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1655,51 +1655,51 @@
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
           <t>вул. Зеленого Отамана, 3-А</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
           <t>(044)586-62-00</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
           <t>uos@uos.ua</t>
         </is>
       </c>
       <c r="R17" s="5"/>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Андріяш Микола Михайлович</t>
+          <t>Гвоздарьов Євген Борисович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Економіко-юридичне училище Київського університету туризму, економіки і права</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>2458</v>
       </c>
       <c r="C18" s="6" t="n">
         <v>1274</v>
       </c>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <t>ЕЮУ КУТЕП</t>
         </is>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
@@ -4048,4264 +4048,4262 @@
       <c r="P44" s="5" t="inlineStr">
         <is>
           <t>+38(044)-400-97-94</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
           <t>nmc.kyiv@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R44" s="5" t="inlineStr">
         <is>
           <t>http://kiev.nmc.dsns.gov.ua/</t>
         </is>
       </c>
       <c r="S44" s="5" t="inlineStr">
         <is>
           <t>Виконувач обов'язків начальника</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
           <t>Кулакевич Юрій Степанович</t>
         </is>
       </c>
-      <c r="U44" s="8"/>
-      <c r="V44" s="5"/>
+      <c r="U44" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V44" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Харківської області</t>
+          <t>Підприємство "Автошкола ІВАР"</t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
-        <v>4409</v>
+        <v>3801</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
-          <t>НМЦ ЦЗ та БЖД Харківської області</t>
+          <t>Автошкола "ІВАР"</t>
         </is>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="7"/>
       <c r="G45" s="6" t="n">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
-      <c r="J45" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J45" s="5"/>
       <c r="K45" s="7" t="inlineStr">
         <is>
-          <t>01030</t>
+          <t>04205</t>
         </is>
       </c>
       <c r="L45" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M45" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N45" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O45" s="5" t="inlineStr">
         <is>
-          <t>вул. Олеся Гончара, 55</t>
+          <t>просп. Оболонський, 23-А</t>
         </is>
       </c>
       <c r="P45" s="5" t="inlineStr">
         <is>
-          <t>+380(05)-725-25-13</t>
-[...6 lines deleted...]
-      </c>
+          <t>(044) 5184424, 4524435</t>
+        </is>
+      </c>
+      <c r="Q45" s="5"/>
       <c r="R45" s="5"/>
       <c r="S45" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
-[...8 lines deleted...]
-      <c r="V45" s="5"/>
+          <t>директор</t>
+        </is>
+      </c>
+      <c r="T45" s="5"/>
+      <c r="U45" s="8" t="n">
+        <v>43405</v>
+      </c>
+      <c r="V45" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
-          <t>Підприємство "Автошкола ІВАР"</t>
+          <t>Підприємство об`єднання громадян "Перспектива" Всеукраїнської громадської організації "Асоціація інвалідів-спинальників України"</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
-        <v>3801</v>
+        <v>3254</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
-          <t>Автошкола "ІВАР"</t>
+          <t>ПОГ "Перспектива" ВГОАІСУ</t>
         </is>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="7"/>
       <c r="G46" s="6" t="n">
-        <v>2000</v>
+        <v>2015</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I46" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>04205</t>
+          <t>04201</t>
         </is>
       </c>
       <c r="L46" s="7" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M46" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N46" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O46" s="5" t="inlineStr">
         <is>
-          <t>просп. Оболонський, 23-А</t>
+          <t>Мінське шосе , 10 Б</t>
         </is>
       </c>
       <c r="P46" s="5" t="inlineStr">
         <is>
-          <t>(044) 5184424, 4524435</t>
+          <t>(044) 4688936, 4624403</t>
         </is>
       </c>
       <c r="Q46" s="5"/>
       <c r="R46" s="5"/>
       <c r="S46" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
-      <c r="T46" s="5"/>
+      <c r="T46" s="5" t="inlineStr">
+        <is>
+          <t>Луц Олена Володимирівна</t>
+        </is>
+      </c>
       <c r="U46" s="8" t="n">
-        <v>43405</v>
+        <v>44140</v>
       </c>
       <c r="V46" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>Підприємство об`єднання громадян "Перспектива" Всеукраїнської громадської організації "Асоціація інвалідів-спинальників України"</t>
+          <t>Підприємство, яке засноване на власності об`єднання громадян "Учбовий комбінат Добровільного пожежного товариства України"</t>
         </is>
       </c>
       <c r="B47" s="6" t="n">
-        <v>3254</v>
+        <v>3824</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
-          <t>ПОГ "Перспектива" ВГОАІСУ</t>
+          <t>Учбовий комбінат ДПТ України</t>
         </is>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="7"/>
       <c r="G47" s="6" t="n">
-        <v>2015</v>
+        <v>2000</v>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J47" s="5"/>
       <c r="K47" s="7" t="inlineStr">
         <is>
-          <t>04201</t>
+          <t>01033</t>
         </is>
       </c>
       <c r="L47" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000551439</t>
+          <t>UA80000000000126643</t>
         </is>
       </c>
       <c r="M47" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N47" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O47" s="5" t="inlineStr">
         <is>
-          <t>Мінське шосе , 10 Б</t>
+          <t>вул. Тарасівська, 4</t>
         </is>
       </c>
       <c r="P47" s="5" t="inlineStr">
         <is>
-          <t>(044) 4688936, 4624403</t>
+          <t>2443343</t>
         </is>
       </c>
       <c r="Q47" s="5"/>
       <c r="R47" s="5"/>
       <c r="S47" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
-[...6 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T47" s="5"/>
       <c r="U47" s="8" t="n">
-        <v>44140</v>
+        <v>43971</v>
       </c>
       <c r="V47" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="inlineStr">
         <is>
-          <t>Підприємство, яке засноване на власності об`єднання громадян "Учбовий комбінат Добровільного пожежного товариства України"</t>
+          <t>Приватне акціонерне товариство "ДТЕК Київські електромережі"</t>
         </is>
       </c>
       <c r="B48" s="6" t="n">
-        <v>3824</v>
+        <v>4375</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
-          <t>Учбовий комбінат ДПТ України</t>
-[...2 lines deleted...]
-      <c r="E48" s="5"/>
+          <t>ПрАТ "ДТЕК Київські електромережі"</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>DTEK Kyiv grids private join-stock company</t>
+        </is>
+      </c>
       <c r="F48" s="7"/>
-      <c r="G48" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G48" s="6"/>
       <c r="H48" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I48" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J48" s="5"/>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>01033</t>
+          <t>04080</t>
         </is>
       </c>
       <c r="L48" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000126643</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M48" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N48" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O48" s="5" t="inlineStr">
         <is>
-          <t>вул. Тарасівська, 4</t>
+          <t>вул. Новокостянтинівська, 20</t>
         </is>
       </c>
       <c r="P48" s="5" t="inlineStr">
         <is>
-          <t>2443343</t>
+          <t>+380(44)-207-64-59</t>
         </is>
       </c>
       <c r="Q48" s="5"/>
       <c r="R48" s="5"/>
       <c r="S48" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
-[...10 lines deleted...]
-      </c>
+          <t>Керівник</t>
+        </is>
+      </c>
+      <c r="T48" s="5" t="inlineStr">
+        <is>
+          <t>Бондар Денис Вікторович</t>
+        </is>
+      </c>
+      <c r="U48" s="8"/>
+      <c r="V48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>Приватне акціонерне товариство "ДТЕК Київські електромережі"</t>
+          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "ДТЕК КИЇВСЬКІ РЕГІОНАЛЬНІ ЕЛЕКТРОМЕРЕЖІ"</t>
         </is>
       </c>
       <c r="B49" s="6" t="n">
-        <v>4375</v>
+        <v>6785</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
-          <t>ПрАТ "ДТЕК Київські електромережі"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ПрАТ</t>
+        </is>
+      </c>
+      <c r="E49" s="5"/>
       <c r="F49" s="7"/>
-      <c r="G49" s="6"/>
+      <c r="G49" s="6" t="n">
+        <v>1995</v>
+      </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J49" s="5"/>
       <c r="K49" s="7" t="inlineStr">
         <is>
-          <t>04080</t>
+          <t>04136</t>
         </is>
       </c>
       <c r="L49" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M49" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N49" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O49" s="5" t="inlineStr">
         <is>
-          <t>вул. Новокостянтинівська, 20</t>
+          <t>вул. Стеценка, 1 а</t>
         </is>
       </c>
       <c r="P49" s="5" t="inlineStr">
         <is>
-          <t>+380(44)-207-64-59</t>
-[...2 lines deleted...]
-      <c r="Q49" s="5"/>
+          <t>+38(044)-459-07-40</t>
+        </is>
+      </c>
+      <c r="Q49" s="5" t="inlineStr">
+        <is>
+          <t>krem@dtek.com</t>
+        </is>
+      </c>
       <c r="R49" s="5"/>
       <c r="S49" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T49" s="5" t="inlineStr">
         <is>
-          <t>Бондар Денис Вікторович</t>
+          <t>Шайда Віталій Євгенович</t>
         </is>
       </c>
       <c r="U49" s="8"/>
       <c r="V49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="inlineStr">
         <is>
-          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "ДТЕК КИЇВСЬКІ РЕГІОНАЛЬНІ ЕЛЕКТРОМЕРЕЖІ"</t>
+          <t>Приватне акціонерне товариство "Отіс"</t>
         </is>
       </c>
       <c r="B50" s="6" t="n">
-        <v>6785</v>
+        <v>4653</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
-          <t>ПрАТ</t>
+          <t>ПРАТ "Отіс"</t>
         </is>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="7"/>
-      <c r="G50" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G50" s="6"/>
       <c r="H50" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I50" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J50" s="5"/>
+      <c r="J50" s="5" t="inlineStr">
+        <is>
+          <t>Фонд державного майна України</t>
+        </is>
+      </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>04136</t>
+          <t>03062</t>
         </is>
       </c>
       <c r="L50" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000875983</t>
         </is>
       </c>
       <c r="M50" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N50" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O50" s="5" t="inlineStr">
         <is>
-          <t>вул. Стеценка, 1 а</t>
+          <t>вул. Чистяківська, 32</t>
         </is>
       </c>
       <c r="P50" s="5" t="inlineStr">
         <is>
-          <t>+38(044)-459-07-40</t>
-[...7 lines deleted...]
-      <c r="R50" s="5"/>
+          <t>+380(44)-490-85-00</t>
+        </is>
+      </c>
+      <c r="Q50" s="5"/>
+      <c r="R50" s="5" t="inlineStr">
+        <is>
+          <t>www.otis.ua</t>
+        </is>
+      </c>
       <c r="S50" s="5" t="inlineStr">
         <is>
           <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T50" s="5" t="inlineStr">
         <is>
-          <t>Шайда Віталій Євгенович</t>
-[...3 lines deleted...]
-      <c r="V50" s="5"/>
+          <t>Земан Ладіслав</t>
+        </is>
+      </c>
+      <c r="U50" s="8" t="n">
+        <v>45748</v>
+      </c>
+      <c r="V50" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>Приватне акціонерне товариство "Отіс"</t>
+          <t>Приватне підприємство "Академія професійної освіти спеціалістів індустрії краси "Партнер плюс"</t>
         </is>
       </c>
       <c r="B51" s="6" t="n">
-        <v>4653</v>
+        <v>2775</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
-          <t>ПРАТ "Отіс"</t>
+          <t>ПП "АПОСІК "Партнер +"</t>
         </is>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="7"/>
-      <c r="G51" s="6"/>
+      <c r="G51" s="6" t="n">
+        <v>2000</v>
+      </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J51" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J51" s="5"/>
       <c r="K51" s="7" t="inlineStr">
         <is>
-          <t>03062</t>
+          <t>03113</t>
         </is>
       </c>
       <c r="L51" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000875983</t>
+          <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M51" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N51" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O51" s="5" t="inlineStr">
         <is>
-          <t>вул. Чистяківська, 32</t>
+          <t>вул. Полковника Шутова, 9 А</t>
         </is>
       </c>
       <c r="P51" s="5" t="inlineStr">
         <is>
-          <t>+380(44)-490-85-00</t>
-[...2 lines deleted...]
-      <c r="Q51" s="5"/>
+          <t>(044) 2228056; (067) 5009282</t>
+        </is>
+      </c>
+      <c r="Q51" s="5" t="inlineStr">
+        <is>
+          <t>partnerplus@ukr.net</t>
+        </is>
+      </c>
       <c r="R51" s="5" t="inlineStr">
         <is>
-          <t>www.otis.ua</t>
+          <t>www.partnerplus.com.ua</t>
         </is>
       </c>
       <c r="S51" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T51" s="5" t="inlineStr">
         <is>
-          <t>Земан Ладіслав</t>
-[...9 lines deleted...]
-      </c>
+          <t>Онищенко Алла Петрівна</t>
+        </is>
+      </c>
+      <c r="U51" s="8"/>
+      <c r="V51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Академія професійної освіти спеціалістів індустрії краси "Партнер плюс"</t>
+          <t>Приватне підприємство "Академія флористики Наталії Агеєвої"</t>
         </is>
       </c>
       <c r="B52" s="6" t="n">
-        <v>2775</v>
+        <v>3238</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
-          <t>ПП "АПОСІК "Партнер +"</t>
+          <t>ПП ""Академія флористики Наталії Агеєвої"</t>
         </is>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="7"/>
       <c r="G52" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H52" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I52" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J52" s="5"/>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>03113</t>
+          <t>01033</t>
         </is>
       </c>
       <c r="L52" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000980793</t>
+          <t>UA80000000000126643</t>
         </is>
       </c>
       <c r="M52" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N52" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O52" s="5" t="inlineStr">
         <is>
-          <t>вул. Полковника Шутова, 9 А</t>
+          <t>вул. Тарасівська, 12</t>
         </is>
       </c>
       <c r="P52" s="5" t="inlineStr">
         <is>
-          <t>(044) 2228056; (067) 5009282</t>
+          <t>(044) 4668895, 5183502, 0674072487</t>
         </is>
       </c>
       <c r="Q52" s="5" t="inlineStr">
         <is>
-          <t>partnerplus@ukr.net</t>
+          <t>info@floracademy.com</t>
         </is>
       </c>
       <c r="R52" s="5" t="inlineStr">
         <is>
-          <t>www.partnerplus.com.ua</t>
+          <t>www.floristunion.com.ua</t>
         </is>
       </c>
       <c r="S52" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T52" s="5" t="inlineStr">
         <is>
-          <t>Онищенко Алла Петрівна</t>
-[...3 lines deleted...]
-      <c r="V52" s="5"/>
+          <t>Агеєва Наталія Олександрівна</t>
+        </is>
+      </c>
+      <c r="U52" s="8" t="n">
+        <v>44727</v>
+      </c>
+      <c r="V52" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Академія флористики Наталії Агеєвої"</t>
+          <t>Приватне підприємство "Київська академія перукарського мистецтва"</t>
         </is>
       </c>
       <c r="B53" s="6" t="n">
-        <v>3238</v>
+        <v>2447</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
-          <t>ПП ""Академія флористики Наталії Агеєвої"</t>
+          <t>ПП "Київська академія перукарського мистецтва"</t>
         </is>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="7"/>
       <c r="G53" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J53" s="5"/>
       <c r="K53" s="7" t="inlineStr">
         <is>
-          <t>01033</t>
+          <t>03067</t>
         </is>
       </c>
       <c r="L53" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000126643</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M53" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N53" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O53" s="5" t="inlineStr">
         <is>
-          <t>вул. Тарасівська, 12</t>
+          <t>вул. Виборзька, 86</t>
         </is>
       </c>
       <c r="P53" s="5" t="inlineStr">
         <is>
-          <t>(044) 4668895, 5183502, 0674072487</t>
+          <t>(044)455-56-72; (044)427-02-97</t>
         </is>
       </c>
       <c r="Q53" s="5" t="inlineStr">
         <is>
-          <t>info@floracademy.com</t>
+          <t>info@kapi.com.ua</t>
         </is>
       </c>
       <c r="R53" s="5" t="inlineStr">
         <is>
-          <t>www.floristunion.com.ua</t>
+          <t>www.kapi.com.ua</t>
         </is>
       </c>
       <c r="S53" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T53" s="5" t="inlineStr">
         <is>
-          <t>Агеєва Наталія Олександрівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Лубянська Світлана Павлівна</t>
+        </is>
+      </c>
+      <c r="U53" s="8"/>
+      <c r="V53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Київська академія перукарського мистецтва"</t>
+          <t>Приватне підприємство "Науково-технічний центр УСВППП"</t>
         </is>
       </c>
       <c r="B54" s="6" t="n">
-        <v>2447</v>
+        <v>3259</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
-          <t>ПП "Київська академія перукарського мистецтва"</t>
+          <t>НТЦ-УСВППП</t>
         </is>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="7"/>
       <c r="G54" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H54" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I54" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J54" s="5"/>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>03067</t>
+          <t>03127</t>
         </is>
       </c>
       <c r="L54" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000126643</t>
         </is>
       </c>
       <c r="M54" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N54" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O54" s="5" t="inlineStr">
         <is>
-          <t>вул. Виборзька, 86</t>
+          <t>просп. 40-річчя Жовтня, 100/2</t>
         </is>
       </c>
       <c r="P54" s="5" t="inlineStr">
         <is>
-          <t>(044)455-56-72; (044)427-02-97</t>
+          <t>0443310511, 0442432326</t>
         </is>
       </c>
       <c r="Q54" s="5" t="inlineStr">
         <is>
-          <t>info@kapi.com.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>ntc-usvppp@ukr.net</t>
+        </is>
+      </c>
+      <c r="R54" s="5"/>
       <c r="S54" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
-[...6 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T54" s="5"/>
       <c r="U54" s="8"/>
       <c r="V54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Науково-технічний центр УСВППП"</t>
+          <t>Приватне підприємство "Спрут-ЄС"</t>
         </is>
       </c>
       <c r="B55" s="6" t="n">
-        <v>3259</v>
+        <v>3055</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
-          <t>НТЦ-УСВППП</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="7"/>
       <c r="G55" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J55" s="5"/>
       <c r="K55" s="7" t="inlineStr">
         <is>
-          <t>03127</t>
+          <t>04107</t>
         </is>
       </c>
       <c r="L55" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000126643</t>
+          <t>UA80000000001078669</t>
         </is>
       </c>
       <c r="M55" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N55" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O55" s="5" t="inlineStr">
         <is>
-          <t>просп. 40-річчя Жовтня, 100/2</t>
+          <t>вул. Підгірна, 28А</t>
         </is>
       </c>
       <c r="P55" s="5" t="inlineStr">
         <is>
-          <t>0443310511, 0442432326</t>
+          <t>+38(044)-484-25-70</t>
         </is>
       </c>
       <c r="Q55" s="5" t="inlineStr">
         <is>
-          <t>ntc-usvppp@ukr.net</t>
+          <t>sprut-es@ukr.net</t>
         </is>
       </c>
       <c r="R55" s="5"/>
       <c r="S55" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T55" s="5"/>
+      <c r="T55" s="5" t="inlineStr">
+        <is>
+          <t>Бернацький Віталій Аркадійович</t>
+        </is>
+      </c>
       <c r="U55" s="8"/>
       <c r="V55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Спрут-ЄС"</t>
+          <t>Приватне підприємство "УКРПРОМЛІФТЗВАР"</t>
         </is>
       </c>
       <c r="B56" s="6" t="n">
-        <v>3055</v>
+        <v>2477</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="7"/>
       <c r="G56" s="6" t="n">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I56" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J56" s="5"/>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>04107</t>
+          <t>02222</t>
         </is>
       </c>
       <c r="L56" s="7" t="inlineStr">
         <is>
-          <t>UA80000000001078669</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M56" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N56" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O56" s="5" t="inlineStr">
         <is>
-          <t>вул. Підгірна, 28А</t>
+          <t>вул. Драйзера, 36,квартира 198</t>
         </is>
       </c>
       <c r="P56" s="5" t="inlineStr">
         <is>
-          <t>+38(044)-484-25-70</t>
+          <t>(097)-329-47-98 , (099)-360-55-90</t>
         </is>
       </c>
       <c r="Q56" s="5" t="inlineStr">
         <is>
-          <t>sprut-es@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R56" s="5"/>
+          <t>ukrpromliftzvar@ukr.net</t>
+        </is>
+      </c>
+      <c r="R56" s="5" t="inlineStr">
+        <is>
+          <t>liftzvar.com.ua</t>
+        </is>
+      </c>
       <c r="S56" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T56" s="5" t="inlineStr">
         <is>
-          <t>Бернацький Віталій Аркадійович</t>
+          <t>Савчук Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U56" s="8"/>
       <c r="V56" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "УКРПРОМЛІФТЗВАР"</t>
+          <t>Приватне підприємство "Центр Промінь"</t>
         </is>
       </c>
       <c r="B57" s="6" t="n">
-        <v>2477</v>
+        <v>3856</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="7"/>
       <c r="G57" s="6" t="n">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J57" s="5"/>
       <c r="K57" s="7" t="inlineStr">
         <is>
-          <t>02222</t>
+          <t>04123</t>
         </is>
       </c>
       <c r="L57" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M57" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N57" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O57" s="5" t="inlineStr">
         <is>
-          <t>вул. Драйзера, 36,квартира 198</t>
+          <t>вул. Світлицького, 13</t>
         </is>
       </c>
       <c r="P57" s="5" t="inlineStr">
         <is>
-          <t>(097)-329-47-98 , (099)-360-55-90</t>
+          <t>(044) 4633234, 4343218, 4634363</t>
         </is>
       </c>
       <c r="Q57" s="5" t="inlineStr">
         <is>
-          <t>ukrpromliftzvar@ukr.net</t>
+          <t>promin55@gmail.com</t>
         </is>
       </c>
       <c r="R57" s="5" t="inlineStr">
         <is>
-          <t>liftzvar.com.ua</t>
+          <t>sudno.com.ua</t>
         </is>
       </c>
       <c r="S57" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
-[...8 lines deleted...]
-      <c r="V57" s="5"/>
+          <t>директор</t>
+        </is>
+      </c>
+      <c r="T57" s="5"/>
+      <c r="U57" s="8" t="n">
+        <v>44727</v>
+      </c>
+      <c r="V57" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Центр Промінь"</t>
+          <t>Приватне підприємство "ШЕРИФ-ЗАХИСТ"</t>
         </is>
       </c>
       <c r="B58" s="6" t="n">
-        <v>3856</v>
+        <v>3707</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="5" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>ПП "ШЕРИФ-ЗАХИСТ"</t>
         </is>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="7"/>
       <c r="G58" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H58" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I58" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J58" s="5"/>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>04123</t>
+          <t>02093</t>
         </is>
       </c>
       <c r="L58" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000719633</t>
+          <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M58" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N58" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O58" s="5" t="inlineStr">
         <is>
-          <t>вул. Світлицького, 13</t>
+          <t>вул. Поліська, 22</t>
         </is>
       </c>
       <c r="P58" s="5" t="inlineStr">
         <is>
-          <t>(044) 4633234, 4343218, 4634363</t>
+          <t>(044) 5037016</t>
         </is>
       </c>
       <c r="Q58" s="5" t="inlineStr">
         <is>
-          <t>promin55@gmail.com</t>
+          <t>office@sheriff.com.ua</t>
         </is>
       </c>
       <c r="R58" s="5" t="inlineStr">
         <is>
-          <t>sudno.com.ua</t>
+          <t>www.sheriff.com.ua</t>
         </is>
       </c>
       <c r="S58" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
-[...10 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T58" s="5" t="inlineStr">
+        <is>
+          <t>Кузічкіна Анна Володимирівна</t>
+        </is>
+      </c>
+      <c r="U58" s="8"/>
+      <c r="V58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "ШЕРИФ-ЗАХИСТ"</t>
+          <t>Приватний професійно-технічний навчальний заклад "ІМПЕРІЯ"</t>
         </is>
       </c>
       <c r="B59" s="6" t="n">
-        <v>3707</v>
+        <v>7297</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="5" t="inlineStr">
         <is>
-          <t>ПП "ШЕРИФ-ЗАХИСТ"</t>
+          <t>ППТНЗ "ІМПЕРІЯ"</t>
         </is>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="7"/>
       <c r="G59" s="6" t="n">
-        <v>2000</v>
+        <v>2013</v>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J59" s="5"/>
       <c r="K59" s="7" t="inlineStr">
         <is>
-          <t>02093</t>
+          <t>01133</t>
         </is>
       </c>
       <c r="L59" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000210193</t>
+          <t>UA80000000000624772</t>
         </is>
       </c>
       <c r="M59" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N59" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O59" s="5" t="inlineStr">
         <is>
-          <t>вул. Поліська, 22</t>
+          <t>вул. Щорса, 32-Б, офіс 2</t>
         </is>
       </c>
       <c r="P59" s="5" t="inlineStr">
         <is>
-          <t>(044) 5037016</t>
+          <t>(050)170-79-64</t>
         </is>
       </c>
       <c r="Q59" s="5" t="inlineStr">
         <is>
-          <t>office@sheriff.com.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>zaslavskayamarya@ukr.net</t>
+        </is>
+      </c>
+      <c r="R59" s="5"/>
       <c r="S59" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T59" s="5" t="inlineStr">
         <is>
-          <t>Кузічкіна Анна Володимирівна</t>
+          <t>Івашура Марія Вадимівна</t>
         </is>
       </c>
       <c r="U59" s="8"/>
       <c r="V59" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="inlineStr">
         <is>
-          <t>Приватний професійно-технічний навчальний заклад "ІМПЕРІЯ"</t>
+          <t>Професійно-технічний навчальний заклад "Спортивно-технічний клуб ім. С.П.Корольова Товариства сприяння оборони України"</t>
         </is>
       </c>
       <c r="B60" s="6" t="n">
-        <v>7297</v>
+        <v>4094</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="5" t="inlineStr">
         <is>
-          <t>ППТНЗ "ІМПЕРІЯ"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="7"/>
-      <c r="G60" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G60" s="6"/>
       <c r="H60" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I60" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J60" s="5"/>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>01133</t>
+          <t>03056</t>
         </is>
       </c>
       <c r="L60" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000624772</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M60" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N60" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O60" s="5" t="inlineStr">
         <is>
-          <t>вул. Щорса, 32-Б, офіс 2</t>
+          <t>вул. Вадима Гетьмана, 27</t>
         </is>
       </c>
       <c r="P60" s="5" t="inlineStr">
         <is>
-          <t>(050)170-79-64</t>
+          <t>+380(44)-458-99-48</t>
         </is>
       </c>
       <c r="Q60" s="5" t="inlineStr">
         <is>
-          <t>zaslavskayamarya@ukr.net</t>
+          <t>avto-shkola@ukr.net</t>
         </is>
       </c>
       <c r="R60" s="5"/>
       <c r="S60" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T60" s="5" t="inlineStr">
         <is>
-          <t>Івашура Марія Вадимівна</t>
-[...3 lines deleted...]
-      <c r="V60" s="5"/>
+          <t>Чепелєв Валерій Ілліч</t>
+        </is>
+      </c>
+      <c r="U60" s="8" t="n">
+        <v>45306</v>
+      </c>
+      <c r="V60" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічний навчальний заклад "Спортивно-технічний клуб ім. С.П.Корольова Товариства сприяння оборони України"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ “НАЙСУЧАСНІША АКАДЕМІЯ ПЕРУКАРСЬКОГО МИСТЕЦТВА”</t>
         </is>
       </c>
       <c r="B61" s="6" t="n">
-        <v>4094</v>
+        <v>6982</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ТОВ “НАЙСУЧАСНІША АКАДЕМІЯ ПЕРУКАРСЬКОГО МИСТЕЦТВА”</t>
         </is>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="7"/>
-      <c r="G61" s="6"/>
+      <c r="G61" s="6" t="n">
+        <v>2024</v>
+      </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J61" s="5"/>
       <c r="K61" s="7" t="inlineStr">
         <is>
-          <t>03056</t>
+          <t>04071</t>
         </is>
       </c>
       <c r="L61" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M61" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N61" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O61" s="5" t="inlineStr">
         <is>
-          <t>вул. Вадима Гетьмана, 27</t>
+          <t>вул. Нижній Вал, 51</t>
         </is>
       </c>
       <c r="P61" s="5" t="inlineStr">
         <is>
-          <t>+380(44)-458-99-48</t>
+          <t>(093)589-20-99</t>
         </is>
       </c>
       <c r="Q61" s="5" t="inlineStr">
         <is>
-          <t>avto-shkola@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R61" s="5"/>
+          <t>napm.info@gmail.com</t>
+        </is>
+      </c>
+      <c r="R61" s="5" t="inlineStr">
+        <is>
+          <t>https://www.napm.com.ua/</t>
+        </is>
+      </c>
       <c r="S61" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T61" s="5" t="inlineStr">
         <is>
-          <t>Чепелєв Валерій Ілліч</t>
-[...9 lines deleted...]
-      </c>
+          <t>Селівон Олексій Олександрович</t>
+        </is>
+      </c>
+      <c r="U61" s="8"/>
+      <c r="V61" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ “НАЙСУЧАСНІША АКАДЕМІЯ ПЕРУКАРСЬКОГО МИСТЕЦТВА”</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «БЛЕК СТОУН Академія»</t>
         </is>
       </c>
       <c r="B62" s="6" t="n">
-        <v>6982</v>
+        <v>7278</v>
       </c>
       <c r="C62" s="6"/>
       <c r="D62" s="5" t="inlineStr">
         <is>
-          <t>ТОВ “НАЙСУЧАСНІША АКАДЕМІЯ ПЕРУКАРСЬКОГО МИСТЕЦТВА”</t>
+          <t>ТОВ "БЛЕК СТОУН Академія"</t>
         </is>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="7"/>
       <c r="G62" s="6" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="H62" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I62" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J62" s="5"/>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>04071</t>
+          <t>03186</t>
         </is>
       </c>
       <c r="L62" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000719633</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M62" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N62" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O62" s="5" t="inlineStr">
         <is>
-          <t>вул. Нижній Вал, 51</t>
+          <t>бульв. Чоколівський, 19-А, офіс 3</t>
         </is>
       </c>
       <c r="P62" s="5" t="inlineStr">
         <is>
-          <t>(093)589-20-99</t>
+          <t>+38(080)-033-12-61</t>
         </is>
       </c>
       <c r="Q62" s="5" t="inlineStr">
         <is>
-          <t>napm.info@gmail.com</t>
+          <t>bs_academy@proton.me</t>
         </is>
       </c>
       <c r="R62" s="5" t="inlineStr">
         <is>
-          <t>https://www.napm.com.ua/</t>
+          <t>https://blackstone.ua|/navchannya/akademiya-blackstone/</t>
         </is>
       </c>
       <c r="S62" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T62" s="5" t="inlineStr">
         <is>
-          <t>Селівон Олексій Олександрович</t>
+          <t>Оніщенко Ганна Вячеславівна</t>
         </is>
       </c>
       <c r="U62" s="8"/>
       <c r="V62" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «БЛЕК СТОУН Академія»</t>
+          <t>Товариство з обмеженою відповідальністю "Агенство безпеки "Тайфун"</t>
         </is>
       </c>
       <c r="B63" s="6" t="n">
-        <v>7278</v>
+        <v>4364</v>
       </c>
       <c r="C63" s="6"/>
       <c r="D63" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "БЛЕК СТОУН Академія"</t>
+          <t>ТОВ "АБ "Тайфун"</t>
         </is>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="7"/>
-      <c r="G63" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G63" s="6"/>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J63" s="5"/>
       <c r="K63" s="7" t="inlineStr">
         <is>
-          <t>03186</t>
+          <t>01024</t>
         </is>
       </c>
       <c r="L63" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M63" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N63" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O63" s="5" t="inlineStr">
         <is>
-          <t>бульв. Чоколівський, 19-А, офіс 3</t>
+          <t>вул. Круглоуніверситетська, 7, офіс 27</t>
         </is>
       </c>
       <c r="P63" s="5" t="inlineStr">
         <is>
-          <t>+38(080)-033-12-61</t>
+          <t>+380(44)-360-78-79</t>
         </is>
       </c>
       <c r="Q63" s="5" t="inlineStr">
         <is>
-          <t>bs_academy@proton.me</t>
-[...6 lines deleted...]
-      </c>
+          <t>makabtayfun@gmail.com</t>
+        </is>
+      </c>
+      <c r="R63" s="5"/>
       <c r="S63" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T63" s="5" t="inlineStr">
         <is>
-          <t>Оніщенко Ганна Вячеславівна</t>
-[...3 lines deleted...]
-      <c r="V63" s="5"/>
+          <t>Музиченко Олександр Карпович</t>
+        </is>
+      </c>
+      <c r="U63" s="8" t="n">
+        <v>44147</v>
+      </c>
+      <c r="V63" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Агенство безпеки "Тайфун"</t>
+          <t>Товариство з обмеженою відповідальністю "Александров"</t>
         </is>
       </c>
       <c r="B64" s="6" t="n">
-        <v>4364</v>
+        <v>7123</v>
       </c>
       <c r="C64" s="6"/>
       <c r="D64" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "АБ "Тайфун"</t>
+          <t>ТОВ "Александров"</t>
         </is>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="7"/>
-      <c r="G64" s="6"/>
+      <c r="G64" s="6" t="n">
+        <v>1999</v>
+      </c>
       <c r="H64" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I64" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J64" s="5"/>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>01024</t>
+          <t>02097</t>
         </is>
       </c>
       <c r="L64" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000336424</t>
         </is>
       </c>
       <c r="M64" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N64" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O64" s="5" t="inlineStr">
         <is>
-          <t>вул. Круглоуніверситетська, 7, офіс 27</t>
+          <t>вул. Радунська, 28</t>
         </is>
       </c>
       <c r="P64" s="5" t="inlineStr">
         <is>
-          <t>+380(44)-360-78-79</t>
+          <t>(096)000-07-59</t>
         </is>
       </c>
       <c r="Q64" s="5" t="inlineStr">
         <is>
-          <t>makabtayfun@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R64" s="5"/>
+          <t>alexandrov.dr.s@gmail.com</t>
+        </is>
+      </c>
+      <c r="R64" s="5" t="inlineStr">
+        <is>
+          <t>alexandrov.com.ua</t>
+        </is>
+      </c>
       <c r="S64" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T64" s="5" t="inlineStr">
         <is>
-          <t>Музиченко Олександр Карпович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Горбашов Олександр Олександрович</t>
+        </is>
+      </c>
+      <c r="U64" s="8"/>
+      <c r="V64" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Александров"</t>
+          <t>Товариство з обмеженою відповідальністю "Альфа-щит"</t>
         </is>
       </c>
       <c r="B65" s="6" t="n">
-        <v>7123</v>
+        <v>2933</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Александров"</t>
+          <t>ТОВ "Альфа-щит"</t>
         </is>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="7"/>
       <c r="G65" s="6" t="n">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J65" s="5"/>
       <c r="K65" s="7" t="inlineStr">
         <is>
-          <t>02097</t>
+          <t>02081</t>
         </is>
       </c>
       <c r="L65" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000336424</t>
+          <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M65" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N65" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O65" s="5" t="inlineStr">
         <is>
-          <t>вул. Радунська, 28</t>
+          <t>вул. Здолбунівська, 7, корпус Д</t>
         </is>
       </c>
       <c r="P65" s="5" t="inlineStr">
         <is>
-          <t>(096)000-07-59</t>
+          <t>(044)5749931; 5749932; 5749934</t>
         </is>
       </c>
       <c r="Q65" s="5" t="inlineStr">
         <is>
-          <t>alexandrov.dr.s@gmail.com</t>
+          <t>alpha-shield@i.ua</t>
         </is>
       </c>
       <c r="R65" s="5" t="inlineStr">
         <is>
-          <t>alexandrov.com.ua</t>
+          <t>alpha-security.com.ua</t>
         </is>
       </c>
       <c r="S65" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>генеральний директор</t>
         </is>
       </c>
       <c r="T65" s="5" t="inlineStr">
         <is>
-          <t>Горбашов Олександр Олександрович</t>
-[...3 lines deleted...]
-      <c r="V65" s="5"/>
+          <t>Половніков Геннадій Миколайович</t>
+        </is>
+      </c>
+      <c r="U65" s="8" t="n">
+        <v>43405</v>
+      </c>
+      <c r="V65" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Альфа-щит"</t>
+          <t>Товариство з обмеженою відповідальністю "АРТАН ЦЕНТР"</t>
         </is>
       </c>
       <c r="B66" s="6" t="n">
-        <v>2933</v>
+        <v>3058</v>
       </c>
       <c r="C66" s="6"/>
       <c r="D66" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Альфа-щит"</t>
+          <t>ТОВ "АРТАН ЦЕНТР"</t>
         </is>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="7"/>
       <c r="G66" s="6" t="n">
-        <v>1997</v>
+        <v>2010</v>
       </c>
       <c r="H66" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I66" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J66" s="5"/>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>02081</t>
+          <t>01133</t>
         </is>
       </c>
       <c r="L66" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000210193</t>
+          <t>UA80000000000624772</t>
         </is>
       </c>
       <c r="M66" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N66" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O66" s="5" t="inlineStr">
         <is>
-          <t>вул. Здолбунівська, 7, корпус Д</t>
+          <t>бульв. Лесі Українки, 5-А</t>
         </is>
       </c>
       <c r="P66" s="5" t="inlineStr">
         <is>
-          <t>(044)5749931; 5749932; 5749934</t>
+          <t>(044) 3511246; (097) 6833481</t>
         </is>
       </c>
       <c r="Q66" s="5" t="inlineStr">
         <is>
-          <t>alpha-shield@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>artan.centr@gmail.com</t>
+        </is>
+      </c>
+      <c r="R66" s="5"/>
       <c r="S66" s="5" t="inlineStr">
         <is>
-          <t>генеральний директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T66" s="5" t="inlineStr">
         <is>
-          <t>Половніков Геннадій Миколайович</t>
+          <t>Кончаківський Олег Анатолійович</t>
         </is>
       </c>
       <c r="U66" s="8" t="n">
         <v>43405</v>
       </c>
       <c r="V66" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "АРТАН ЦЕНТР"</t>
+          <t>Товариство з обмеженою відповідальністю "Асоціація автошкіл"</t>
         </is>
       </c>
       <c r="B67" s="6" t="n">
-        <v>3058</v>
+        <v>7114</v>
       </c>
       <c r="C67" s="6"/>
       <c r="D67" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "АРТАН ЦЕНТР"</t>
+          <t>ТОВ "Асоціація автошкіл"</t>
         </is>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="7"/>
       <c r="G67" s="6" t="n">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J67" s="5"/>
       <c r="K67" s="7" t="inlineStr">
         <is>
-          <t>01133</t>
+          <t>03113</t>
         </is>
       </c>
       <c r="L67" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000624772</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M67" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N67" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O67" s="5" t="inlineStr">
         <is>
-          <t>бульв. Лесі Українки, 5-А</t>
+          <t>вул. Дружківська, 6</t>
         </is>
       </c>
       <c r="P67" s="5" t="inlineStr">
         <is>
-          <t>(044) 3511246; (097) 6833481</t>
+          <t>(098)596-68-78</t>
         </is>
       </c>
       <c r="Q67" s="5" t="inlineStr">
         <is>
-          <t>artan.centr@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R67" s="5"/>
+          <t>as.avto@ukr.net</t>
+        </is>
+      </c>
+      <c r="R67" s="5" t="inlineStr">
+        <is>
+          <t>https://avto-online.com.ua/</t>
+        </is>
+      </c>
       <c r="S67" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T67" s="5" t="inlineStr">
         <is>
-          <t>Кончаківський Олег Анатолійович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Іголкін Михайло Анатолійович</t>
+        </is>
+      </c>
+      <c r="U67" s="8"/>
+      <c r="V67" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Асоціація автошкіл"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "АТМОСФЕРНА ШКОЛА"</t>
         </is>
       </c>
       <c r="B68" s="6" t="n">
-        <v>7114</v>
+        <v>6444</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Асоціація автошкіл"</t>
-[...2 lines deleted...]
-      <c r="E68" s="5"/>
+          <t>ТОВ "АТМОСФЕРНА ШКОЛА"</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>"ATMOSPHERIC SCHOOL" LIMITED LIABILITY COMPANY</t>
+        </is>
+      </c>
       <c r="F68" s="7"/>
-      <c r="G68" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G68" s="6"/>
       <c r="H68" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I68" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J68" s="5"/>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>03113</t>
+          <t>04073</t>
         </is>
       </c>
       <c r="L68" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M68" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N68" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O68" s="5" t="inlineStr">
         <is>
-          <t>вул. Дружківська, 6</t>
+          <t>вул. Кирилівська, 134а, оф. 231</t>
         </is>
       </c>
       <c r="P68" s="5" t="inlineStr">
         <is>
-          <t>(098)596-68-78</t>
-[...11 lines deleted...]
-      </c>
+          <t>+044(35)-118-68</t>
+        </is>
+      </c>
+      <c r="Q68" s="5"/>
+      <c r="R68" s="5"/>
       <c r="S68" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T68" s="5" t="inlineStr">
         <is>
-          <t>Іголкін Михайло Анатолійович</t>
+          <t>Серебрянська Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U68" s="8"/>
       <c r="V68" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "АТМОСФЕРНА ШКОЛА"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "БАННІ АКАДЕМІ"</t>
         </is>
       </c>
       <c r="B69" s="6" t="n">
-        <v>6444</v>
+        <v>6933</v>
       </c>
       <c r="C69" s="6"/>
       <c r="D69" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "АТМОСФЕРНА ШКОЛА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ТОВ "БАННІ АКАДЕМІ"</t>
+        </is>
+      </c>
+      <c r="E69" s="5"/>
       <c r="F69" s="7"/>
-      <c r="G69" s="6"/>
+      <c r="G69" s="6" t="n">
+        <v>2023</v>
+      </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J69" s="5"/>
       <c r="K69" s="7" t="inlineStr">
         <is>
-          <t>04073</t>
+          <t>01010</t>
         </is>
       </c>
       <c r="L69" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M69" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N69" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O69" s="5" t="inlineStr">
         <is>
-          <t>вул. Кирилівська, 134а, оф. 231</t>
+          <t>вул. Мазепи Івана, 6А</t>
         </is>
       </c>
       <c r="P69" s="5" t="inlineStr">
         <is>
-          <t>+044(35)-118-68</t>
-[...2 lines deleted...]
-      <c r="Q69" s="5"/>
+          <t>(050)212-04-05</t>
+        </is>
+      </c>
+      <c r="Q69" s="5" t="inlineStr">
+        <is>
+          <t>banny_academy@ukr.net</t>
+        </is>
+      </c>
       <c r="R69" s="5"/>
       <c r="S69" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T69" s="5" t="inlineStr">
         <is>
-          <t>Серебрянська Тетяна Володимирівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Кроливець Антоніна Калістратівна</t>
+        </is>
+      </c>
+      <c r="U69" s="8"/>
+      <c r="V69" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "БАННІ АКАДЕМІ"</t>
+          <t>Товариство з обмеженою відповідальністю "БЕЗПІЛОТНИК"</t>
         </is>
       </c>
       <c r="B70" s="6" t="n">
-        <v>6933</v>
+        <v>7452</v>
       </c>
       <c r="C70" s="6"/>
       <c r="D70" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "БАННІ АКАДЕМІ"</t>
+          <t>ТОВ "БЕЗПІЛОТНИК"</t>
         </is>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="7"/>
       <c r="G70" s="6" t="n">
         <v>2023</v>
       </c>
       <c r="H70" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I70" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J70" s="5"/>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>01010</t>
+          <t>03035</t>
         </is>
       </c>
       <c r="L70" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M70" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N70" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O70" s="5" t="inlineStr">
         <is>
-          <t>вул. Мазепи Івана, 6А</t>
+          <t>вул. Митрополита Василя Липківського, 32, офіс 110</t>
         </is>
       </c>
       <c r="P70" s="5" t="inlineStr">
         <is>
-          <t>(050)212-04-05</t>
+          <t>(097)933-90-78</t>
         </is>
       </c>
       <c r="Q70" s="5" t="inlineStr">
         <is>
-          <t>banny_academy@ukr.net</t>
+          <t>yevhenpetrov.ua@gmail.com</t>
         </is>
       </c>
       <c r="R70" s="5"/>
       <c r="S70" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T70" s="5" t="inlineStr">
         <is>
-          <t>Кроливець Антоніна Калістратівна</t>
+          <t>Петров Євген Григорович</t>
         </is>
       </c>
       <c r="U70" s="8"/>
       <c r="V70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "БЕЗПІЛОТНИК"</t>
+          <t>Товариство з обмеженою відповідальністю "ВЕНБЕСТ"</t>
         </is>
       </c>
       <c r="B71" s="6" t="n">
-        <v>7452</v>
+        <v>4178</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "БЕЗПІЛОТНИК"</t>
+          <t>ТОВ "ВЕНБЕСТ"</t>
         </is>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="7"/>
-      <c r="G71" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G71" s="6"/>
       <c r="H71" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J71" s="5"/>
       <c r="K71" s="7" t="inlineStr">
         <is>
-          <t>03035</t>
+          <t>03062</t>
         </is>
       </c>
       <c r="L71" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000980793</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M71" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N71" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O71" s="5" t="inlineStr">
         <is>
-          <t>вул. Митрополита Василя Липківського, 32, офіс 110</t>
+          <t>просп. Берестейський, 90/1</t>
         </is>
       </c>
       <c r="P71" s="5" t="inlineStr">
         <is>
-          <t>(097)933-90-78</t>
+          <t>+380(44)-239-21-66</t>
         </is>
       </c>
       <c r="Q71" s="5" t="inlineStr">
         <is>
-          <t>yevhenpetrov.ua@gmail.com</t>
+          <t>office_n@venbest.com.ua</t>
         </is>
       </c>
       <c r="R71" s="5"/>
       <c r="S71" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T71" s="5" t="inlineStr">
         <is>
-          <t>Петров Євген Григорович</t>
+          <t>Олянішин Вадим Олегович</t>
         </is>
       </c>
       <c r="U71" s="8"/>
       <c r="V71" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ВЕНБЕСТ"</t>
+          <t>Товариство з обмеженою відповідальністю "Глобал Дрон Академія"</t>
         </is>
       </c>
       <c r="B72" s="6" t="n">
-        <v>4178</v>
+        <v>7284</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ВЕНБЕСТ"</t>
+          <t>ТОВ "ГДА"</t>
         </is>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="7"/>
-      <c r="G72" s="6"/>
+      <c r="G72" s="6" t="n">
+        <v>2024</v>
+      </c>
       <c r="H72" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I72" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J72" s="5"/>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>03062</t>
+          <t>03150</t>
         </is>
       </c>
       <c r="L72" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000126643</t>
         </is>
       </c>
       <c r="M72" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N72" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O72" s="5" t="inlineStr">
         <is>
-          <t>просп. Берестейський, 90/1</t>
+          <t>вул. Антоновича, 51/9, офіс 1412</t>
         </is>
       </c>
       <c r="P72" s="5" t="inlineStr">
         <is>
-          <t>+380(44)-239-21-66</t>
+          <t>(063)859-90-04</t>
         </is>
       </c>
       <c r="Q72" s="5" t="inlineStr">
         <is>
-          <t>office_n@venbest.com.ua</t>
-[...2 lines deleted...]
-      <c r="R72" s="5"/>
+          <t>aleksandr.kudriavchenko@gmail.com</t>
+        </is>
+      </c>
+      <c r="R72" s="5" t="inlineStr">
+        <is>
+          <t>gda.com.ua</t>
+        </is>
+      </c>
       <c r="S72" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T72" s="5" t="inlineStr">
         <is>
-          <t>Олянішин Вадим Олегович</t>
+          <t>Кудрявченко Олександр Дмитрович</t>
         </is>
       </c>
       <c r="U72" s="8"/>
       <c r="V72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Глобал Дрон Академія"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Є КОСМЕТОЛОДЖИ СКУЛ"</t>
         </is>
       </c>
       <c r="B73" s="6" t="n">
-        <v>7284</v>
+        <v>6549</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ГДА"</t>
+          <t>ТОВ</t>
         </is>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="7"/>
-      <c r="G73" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G73" s="6"/>
       <c r="H73" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J73" s="5"/>
       <c r="K73" s="7" t="inlineStr">
         <is>
-          <t>03150</t>
+          <t>01021</t>
         </is>
       </c>
       <c r="L73" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000126643</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M73" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N73" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O73" s="5" t="inlineStr">
         <is>
-          <t>вул. Антоновича, 51/9, офіс 1412</t>
+          <t>узвіз Кловський, 7</t>
         </is>
       </c>
       <c r="P73" s="5" t="inlineStr">
         <is>
-          <t>(063)859-90-04</t>
+          <t>(093)446-09-58</t>
         </is>
       </c>
       <c r="Q73" s="5" t="inlineStr">
         <is>
-          <t>aleksandr.kudriavchenko@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>43332680@ukr.net</t>
+        </is>
+      </c>
+      <c r="R73" s="5"/>
       <c r="S73" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T73" s="5" t="inlineStr">
         <is>
-          <t>Кудрявченко Олександр Дмитрович</t>
+          <t>Буркало Яна Василівна</t>
         </is>
       </c>
       <c r="U73" s="8"/>
       <c r="V73" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Є КОСМЕТОЛОДЖИ СКУЛ"</t>
+          <t>Товариство з обмеженою відповідальністю "Інсайт-Ліфт"</t>
         </is>
       </c>
       <c r="B74" s="6" t="n">
-        <v>6549</v>
+        <v>2767</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="5" t="inlineStr">
         <is>
-          <t>ТОВ</t>
+          <t>ТОВ "ІНСАЙТ-ЛІФТ"</t>
         </is>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="7"/>
-      <c r="G74" s="6"/>
+      <c r="G74" s="6" t="n">
+        <v>2000</v>
+      </c>
       <c r="H74" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I74" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J74" s="5"/>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>01021</t>
+          <t>02089</t>
         </is>
       </c>
       <c r="L74" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M74" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N74" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O74" s="5" t="inlineStr">
         <is>
-          <t>узвіз Кловський, 7</t>
+          <t>вул. Радистів, 64</t>
         </is>
       </c>
       <c r="P74" s="5" t="inlineStr">
         <is>
-          <t>(093)446-09-58</t>
+          <t>(097) 329 47 98</t>
         </is>
       </c>
       <c r="Q74" s="5" t="inlineStr">
         <is>
-          <t>43332680@ukr.net</t>
+          <t>ukrpromliftzvar@ukr.net</t>
         </is>
       </c>
       <c r="R74" s="5"/>
       <c r="S74" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T74" s="5" t="inlineStr">
         <is>
-          <t>Буркало Яна Василівна</t>
+          <t>Бойко Ольга Валентинівна</t>
         </is>
       </c>
       <c r="U74" s="8"/>
       <c r="V74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Інсайт-Ліфт"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КВАЛІФІКАЦІЙНИЙ ЦЕНТР СУЧАСНИХ НАУК "ЕКСПЕРТПРОФОСВІТА"</t>
         </is>
       </c>
       <c r="B75" s="6" t="n">
-        <v>2767</v>
+        <v>7399</v>
       </c>
       <c r="C75" s="6"/>
       <c r="D75" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ІНСАЙТ-ЛІФТ"</t>
+          <t>ТОВ "КЦСН "ЕКСПЕРТПРОФОСВІТА"</t>
         </is>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="7"/>
       <c r="G75" s="6" t="n">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J75" s="5"/>
       <c r="K75" s="7" t="inlineStr">
         <is>
-          <t>02089</t>
+          <t>03040</t>
         </is>
       </c>
       <c r="L75" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M75" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N75" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O75" s="5" t="inlineStr">
         <is>
-          <t>вул. Радистів, 64</t>
+          <t>вул. Васильківська, 16</t>
         </is>
       </c>
       <c r="P75" s="5" t="inlineStr">
         <is>
-          <t>(097) 329 47 98</t>
+          <t>(050)016-66-83</t>
         </is>
       </c>
       <c r="Q75" s="5" t="inlineStr">
         <is>
-          <t>ukrpromliftzvar@ukr.net</t>
+          <t>kovaav@gmail.com</t>
         </is>
       </c>
       <c r="R75" s="5"/>
       <c r="S75" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T75" s="5" t="inlineStr">
         <is>
-          <t>Бойко Ольга Валентинівна</t>
+          <t>Ковальов Андрій Валерійович</t>
         </is>
       </c>
       <c r="U75" s="8"/>
       <c r="V75" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КВАЛІФІКАЦІЙНИЙ ЦЕНТР СУЧАСНИХ НАУК "ЕКСПЕРТПРОФОСВІТА"</t>
+          <t>Товариство з обмеженою відповідальністю "Київський центр підготовки, перепідготовки і підвищення кваліфікації фахівців водного транспорту"</t>
         </is>
       </c>
       <c r="B76" s="6" t="n">
-        <v>7399</v>
+        <v>4112</v>
       </c>
       <c r="C76" s="6"/>
       <c r="D76" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "КЦСН "ЕКСПЕРТПРОФОСВІТА"</t>
+          <t>ТОВ "КЦПППКФВТ"</t>
         </is>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="7"/>
-      <c r="G76" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G76" s="6"/>
       <c r="H76" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I76" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J76" s="5"/>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>03040</t>
+          <t>04080</t>
         </is>
       </c>
       <c r="L76" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M76" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N76" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O76" s="5" t="inlineStr">
         <is>
-          <t>вул. Васильківська, 16</t>
+          <t>вул. Оленівська, 25</t>
         </is>
       </c>
       <c r="P76" s="5" t="inlineStr">
         <is>
-          <t>(050)016-66-83</t>
+          <t>+380(44)-379-13-11</t>
         </is>
       </c>
       <c r="Q76" s="5" t="inlineStr">
         <is>
-          <t>kovaav@gmail.com</t>
+          <t>kcmt@iptelecom.net.net</t>
         </is>
       </c>
       <c r="R76" s="5"/>
       <c r="S76" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T76" s="5" t="inlineStr">
         <is>
-          <t>Ковальов Андрій Валерійович</t>
+          <t>Омельян Юрій Віталійович</t>
         </is>
       </c>
       <c r="U76" s="8"/>
       <c r="V76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Київський центр підготовки, перепідготовки і підвищення кваліфікації фахівців водного транспорту"</t>
+          <t>Товариство з обмеженою відповідальністю "КОСМО-ТРЕЙД АА"</t>
         </is>
       </c>
       <c r="B77" s="6" t="n">
-        <v>4112</v>
+        <v>3783</v>
       </c>
       <c r="C77" s="6"/>
       <c r="D77" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "КЦПППКФВТ"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="7"/>
-      <c r="G77" s="6"/>
+      <c r="G77" s="6" t="n">
+        <v>2000</v>
+      </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J77" s="5"/>
       <c r="K77" s="7" t="inlineStr">
         <is>
-          <t>04080</t>
+          <t>03049</t>
         </is>
       </c>
       <c r="L77" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M77" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N77" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O77" s="5" t="inlineStr">
         <is>
-          <t>вул. Оленівська, 25</t>
+          <t>вул. Юліуса Фучика, 13</t>
         </is>
       </c>
       <c r="P77" s="5" t="inlineStr">
         <is>
-          <t>+380(44)-379-13-11</t>
+          <t>(044) 351-11-80</t>
         </is>
       </c>
       <c r="Q77" s="5" t="inlineStr">
         <is>
-          <t>kcmt@iptelecom.net.net</t>
+          <t>cosmo@krasa.kiev.ua</t>
         </is>
       </c>
       <c r="R77" s="5"/>
       <c r="S77" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T77" s="5" t="inlineStr">
         <is>
-          <t>Омельян Юрій Віталійович</t>
+          <t>Шаправська-Бенч Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U77" s="8"/>
       <c r="V77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "КОСМО-ТРЕЙД АА"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "НАВЧАЛЬНИЙ ЦЕНТР "НАВІГАТОР"</t>
         </is>
       </c>
       <c r="B78" s="6" t="n">
-        <v>3783</v>
+        <v>7125</v>
       </c>
       <c r="C78" s="6"/>
       <c r="D78" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ТОВ "НАВЧАЛЬНИЙ ЦЕНТР "НАВІГАТОР"</t>
         </is>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="7"/>
       <c r="G78" s="6" t="n">
-        <v>2000</v>
+        <v>2013</v>
       </c>
       <c r="H78" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I78" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J78" s="5"/>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>03049</t>
+          <t>02068</t>
         </is>
       </c>
       <c r="L78" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M78" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N78" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O78" s="5" t="inlineStr">
         <is>
-          <t>вул. Юліуса Фучика, 13</t>
+          <t>вул. Анни Ахматової, 13</t>
         </is>
       </c>
       <c r="P78" s="5" t="inlineStr">
         <is>
-          <t>(044) 351-11-80</t>
+          <t>(098)767-47-44</t>
         </is>
       </c>
       <c r="Q78" s="5" t="inlineStr">
         <is>
-          <t>cosmo@krasa.kiev.ua</t>
+          <t>navihator1@gmail.com</t>
         </is>
       </c>
       <c r="R78" s="5"/>
       <c r="S78" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T78" s="5" t="inlineStr">
         <is>
-          <t>Шаправська-Бенч Ірина Володимирівна</t>
+          <t>Козярук Микола Володимирович</t>
         </is>
       </c>
       <c r="U78" s="8"/>
       <c r="V78" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "НАВЧАЛЬНИЙ ЦЕНТР "НАВІГАТОР"</t>
+          <t>Товариство з обмеженою відповідальністю "Навчально-виробничий центр "Безпека та надійність"</t>
         </is>
       </c>
       <c r="B79" s="6" t="n">
-        <v>7125</v>
+        <v>3623</v>
       </c>
       <c r="C79" s="6"/>
       <c r="D79" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "НАВЧАЛЬНИЙ ЦЕНТР "НАВІГАТОР"</t>
+          <t>ТОВ "НВЦ "Безпека та надійність"</t>
         </is>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="7"/>
       <c r="G79" s="6" t="n">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J79" s="5"/>
       <c r="K79" s="7" t="inlineStr">
         <is>
-          <t>02068</t>
+          <t>02166</t>
         </is>
       </c>
       <c r="L79" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000210193</t>
+          <t>UA80000000000336424</t>
         </is>
       </c>
       <c r="M79" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N79" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O79" s="5" t="inlineStr">
         <is>
-          <t>вул. Анни Ахматової, 13</t>
+          <t>просп. Лісовий, 12-А,кв.5,кім.3</t>
         </is>
       </c>
       <c r="P79" s="5" t="inlineStr">
         <is>
-          <t>(098)767-47-44</t>
+          <t>(044) 3792468</t>
         </is>
       </c>
       <c r="Q79" s="5" t="inlineStr">
         <is>
-          <t>navihator1@gmail.com</t>
+          <t>educational_center@ukr.net</t>
         </is>
       </c>
       <c r="R79" s="5"/>
       <c r="S79" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T79" s="5" t="inlineStr">
         <is>
-          <t>Козярук Микола Володимирович</t>
+          <t>Поліщук Інна Анатоліївна</t>
         </is>
       </c>
       <c r="U79" s="8"/>
       <c r="V79" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Навчально-виробничий центр "Безпека та надійність"</t>
+          <t>Товариство з обмеженою відповідальністю "Навчально-виробничий центр "НАТАЛКА"</t>
         </is>
       </c>
       <c r="B80" s="6" t="n">
-        <v>3623</v>
+        <v>3852</v>
       </c>
       <c r="C80" s="6"/>
       <c r="D80" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "НВЦ "Безпека та надійність"</t>
+          <t>ТОВ"НВЦ"НАТАЛКА"</t>
         </is>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="7"/>
       <c r="G80" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H80" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I80" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J80" s="5"/>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>02166</t>
+          <t>02232</t>
         </is>
       </c>
       <c r="L80" s="7" t="inlineStr">
         <is>
           <t>UA80000000000336424</t>
         </is>
       </c>
       <c r="M80" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N80" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O80" s="5" t="inlineStr">
         <is>
-          <t>просп. Лісовий, 12-А,кв.5,кім.3</t>
+          <t>вул. Сабурова, 19-Б</t>
         </is>
       </c>
       <c r="P80" s="5" t="inlineStr">
         <is>
-          <t>(044) 3792468</t>
-[...6 lines deleted...]
-      </c>
+          <t>(044) 2373520</t>
+        </is>
+      </c>
+      <c r="Q80" s="5"/>
       <c r="R80" s="5"/>
       <c r="S80" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T80" s="5" t="inlineStr">
         <is>
-          <t>Сивак Володимир Федорович</t>
+          <t>Юрченко Наталія Степанівна</t>
         </is>
       </c>
       <c r="U80" s="8"/>
       <c r="V80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Навчально-виробничий центр "НАТАЛКА"</t>
+          <t>Товариство з обмеженою відповідальністю "Навчально-виробничий центр "Професійна безпека"</t>
         </is>
       </c>
       <c r="B81" s="6" t="n">
-        <v>3852</v>
+        <v>3886</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="5" t="inlineStr">
         <is>
-          <t>ТОВ"НВЦ"НАТАЛКА"</t>
+          <t>ТОВ "НВЦ "Професійна безпека"</t>
         </is>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="7"/>
       <c r="G81" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J81" s="5"/>
       <c r="K81" s="7" t="inlineStr">
         <is>
-          <t>02232</t>
+          <t>03115</t>
         </is>
       </c>
       <c r="L81" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000336424</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M81" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N81" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O81" s="5" t="inlineStr">
         <is>
-          <t>вул. Сабурова, 19-Б</t>
+          <t>просп. Берестейський, 118, 3 поверх</t>
         </is>
       </c>
       <c r="P81" s="5" t="inlineStr">
         <is>
-          <t>(044) 2373520</t>
-[...3 lines deleted...]
-      <c r="R81" s="5"/>
+          <t>(044) 5010024, 5010014, 2210453, 2210452</t>
+        </is>
+      </c>
+      <c r="Q81" s="5" t="inlineStr">
+        <is>
+          <t>office@profbezpeka.com.ua</t>
+        </is>
+      </c>
+      <c r="R81" s="5" t="inlineStr">
+        <is>
+          <t>profbezpeka.com.ua</t>
+        </is>
+      </c>
       <c r="S81" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T81" s="5" t="inlineStr">
         <is>
-          <t>Юрченко Наталія Степанівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Олегов Данило Ігорович</t>
+        </is>
+      </c>
+      <c r="U81" s="8"/>
+      <c r="V81" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Навчально-виробничий центр "Професійна безпека"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "НАВЧАЛЬНО-КУРСОВИЙ ЦЕНТР "БУДМАШОСНОВА"</t>
         </is>
       </c>
       <c r="B82" s="6" t="n">
-        <v>3886</v>
+        <v>7205</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "НВЦ "Професійна безпека"</t>
+          <t>ТОВ "НКЦ "БУДМАШОСНОВА"</t>
         </is>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="7"/>
       <c r="G82" s="6" t="n">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="H82" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I82" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J82" s="5"/>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>03115</t>
+          <t>03194</t>
         </is>
       </c>
       <c r="L82" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M82" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N82" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O82" s="5" t="inlineStr">
         <is>
-          <t>просп. Берестейський, 118, 3 поверх</t>
+          <t>бульв. Кольцова, 14Ж</t>
         </is>
       </c>
       <c r="P82" s="5" t="inlineStr">
         <is>
-          <t>(044) 5010024, 5010014, 2210453, 2210452</t>
+          <t>(066)031-87-17</t>
         </is>
       </c>
       <c r="Q82" s="5" t="inlineStr">
         <is>
-          <t>office@profbezpeka.com.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>bmosnova@gmail.com</t>
+        </is>
+      </c>
+      <c r="R82" s="5"/>
       <c r="S82" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T82" s="5" t="inlineStr">
         <is>
-          <t>Олегов Данило Ігорович</t>
+          <t>Поліщук Юрій Борисович</t>
         </is>
       </c>
       <c r="U82" s="8"/>
       <c r="V82" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "НАВЧАЛЬНО-КУРСОВИЙ ЦЕНТР "БУДМАШОСНОВА"</t>
+          <t>Товариство з обмеженою відповідальністю "Науково-виробнича компанія "Профцентр"</t>
         </is>
       </c>
       <c r="B83" s="6" t="n">
-        <v>7205</v>
+        <v>3449</v>
       </c>
       <c r="C83" s="6"/>
       <c r="D83" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "НКЦ "БУДМАШОСНОВА"</t>
+          <t>ТОВ "НВК "ПРОФЦЕНТР"</t>
         </is>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="7"/>
       <c r="G83" s="6" t="n">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J83" s="5"/>
       <c r="K83" s="7" t="inlineStr">
         <is>
-          <t>03194</t>
+          <t>02068</t>
         </is>
       </c>
       <c r="L83" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M83" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N83" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O83" s="5" t="inlineStr">
         <is>
-          <t>бульв. Кольцова, 14Ж</t>
+          <t>просп. Миколи Бажана, 1-м, офіс 8</t>
         </is>
       </c>
       <c r="P83" s="5" t="inlineStr">
         <is>
-          <t>(066)031-87-17</t>
+          <t>(044) 5924248, 2544215, 5036317</t>
         </is>
       </c>
       <c r="Q83" s="5" t="inlineStr">
         <is>
-          <t>bmosnova@gmail.com</t>
+          <t>nvk.profcenter@gmail.com</t>
         </is>
       </c>
       <c r="R83" s="5"/>
       <c r="S83" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T83" s="5" t="inlineStr">
         <is>
-          <t>Поліщук Юрій Борисович</t>
-[...3 lines deleted...]
-      <c r="V83" s="5"/>
+          <t>Резніченко Олександр Миколайович</t>
+        </is>
+      </c>
+      <c r="U83" s="8" t="n">
+        <v>43405</v>
+      </c>
+      <c r="V83" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Науково-виробнича компанія "Профцентр"</t>
+          <t>Товариство з обмеженою відповідальністю "Оптіма Хотел Менеджмент"</t>
         </is>
       </c>
       <c r="B84" s="6" t="n">
-        <v>3449</v>
+        <v>4313</v>
       </c>
       <c r="C84" s="6"/>
       <c r="D84" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "НВК "ПРОФЦЕНТР"</t>
+          <t>ТОВ "Оптіма Хотел Менеджмент"</t>
         </is>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="7"/>
-      <c r="G84" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G84" s="6"/>
       <c r="H84" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I84" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J84" s="5"/>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>02068</t>
+          <t>02081</t>
         </is>
       </c>
       <c r="L84" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000210193</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M84" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N84" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O84" s="5" t="inlineStr">
         <is>
-          <t>просп. Миколи Бажана, 1-м, офіс 8</t>
+          <t>вул. Тепловозна, 18 Д</t>
         </is>
       </c>
       <c r="P84" s="5" t="inlineStr">
         <is>
-          <t>(044) 5924248, 2544215, 5036317</t>
+          <t>+380 98-138-52-38</t>
         </is>
       </c>
       <c r="Q84" s="5" t="inlineStr">
         <is>
-          <t>nvk.profcenter@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R84" s="5"/>
+          <t>navchcentr@optimahotels.com.ua</t>
+        </is>
+      </c>
+      <c r="R84" s="5" t="inlineStr">
+        <is>
+          <t>https://www.hotel-school.com.ua/</t>
+        </is>
+      </c>
       <c r="S84" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T84" s="5" t="inlineStr">
         <is>
-          <t>Резніченко Олександр Миколайович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Кашутін Володимир Олександрович</t>
+        </is>
+      </c>
+      <c r="U84" s="8"/>
+      <c r="V84" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Оптіма Хотел Менеджмент"</t>
+          <t>Товариство з обмеженою відповідальністю "Руки-Ножиці"</t>
         </is>
       </c>
       <c r="B85" s="6" t="n">
-        <v>4313</v>
+        <v>3984</v>
       </c>
       <c r="C85" s="6"/>
       <c r="D85" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Оптіма Хотел Менеджмент"</t>
+          <t>ТОВ "Руки-Ножиці"</t>
         </is>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="7"/>
-      <c r="G85" s="6"/>
+      <c r="G85" s="6" t="n">
+        <v>2015</v>
+      </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J85" s="5"/>
       <c r="K85" s="7" t="inlineStr">
         <is>
-          <t>02081</t>
+          <t>03150</t>
         </is>
       </c>
       <c r="L85" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000624772</t>
         </is>
       </c>
       <c r="M85" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N85" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O85" s="5" t="inlineStr">
         <is>
-          <t>вул. Тепловозна, 18 Д</t>
+          <t>вул. Ковпака, 4</t>
         </is>
       </c>
       <c r="P85" s="5" t="inlineStr">
         <is>
-          <t>+380 98-138-52-38</t>
+          <t>+095(85)-607-07</t>
         </is>
       </c>
       <c r="Q85" s="5" t="inlineStr">
         <is>
-          <t>navchcentr@optimahotels.com.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>rykinoznici@ukr.net</t>
+        </is>
+      </c>
+      <c r="R85" s="5"/>
       <c r="S85" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T85" s="5" t="inlineStr">
         <is>
-          <t>Кашутін Володимир Олександрович</t>
-[...3 lines deleted...]
-      <c r="V85" s="5"/>
+          <t>Кравченко Анна Геннадіївна</t>
+        </is>
+      </c>
+      <c r="U85" s="8" t="n">
+        <v>44727</v>
+      </c>
+      <c r="V85" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Руки-Ножиці"</t>
+          <t>Товариство з обмеженою відповідальністю "Секьюрайті"</t>
         </is>
       </c>
       <c r="B86" s="6" t="n">
-        <v>3984</v>
+        <v>3883</v>
       </c>
       <c r="C86" s="6"/>
       <c r="D86" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Руки-Ножиці"</t>
-[...2 lines deleted...]
-      <c r="E86" s="5"/>
+          <t>ТОВ "Секьюрайті"</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>LIMITED LIABILITY COMPANY "SECUREIT"</t>
+        </is>
+      </c>
       <c r="F86" s="7"/>
       <c r="G86" s="6" t="n">
-        <v>2015</v>
+        <v>2000</v>
       </c>
       <c r="H86" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I86" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J86" s="5"/>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>03150</t>
+          <t>03680</t>
         </is>
       </c>
       <c r="L86" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000624772</t>
+          <t>UA80000000000875983</t>
         </is>
       </c>
       <c r="M86" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N86" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O86" s="5" t="inlineStr">
         <is>
-          <t>вул. Ковпака, 4</t>
+          <t>вул. Сім`ї Сосніних, 11</t>
         </is>
       </c>
       <c r="P86" s="5" t="inlineStr">
         <is>
-          <t>+095(85)-607-07</t>
+          <t>(044) 5000840, 5033389</t>
         </is>
       </c>
       <c r="Q86" s="5" t="inlineStr">
         <is>
-          <t>rykinoznici@ukr.net</t>
+          <t>secureit@i.ua</t>
         </is>
       </c>
       <c r="R86" s="5"/>
       <c r="S86" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
-[...6 lines deleted...]
-      </c>
+          <t>директор</t>
+        </is>
+      </c>
+      <c r="T86" s="5"/>
       <c r="U86" s="8" t="n">
-        <v>44727</v>
+        <v>43697</v>
       </c>
       <c r="V86" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Секьюрайті"</t>
+          <t>Товариство з обмеженою відповідальністю "Сунар"</t>
         </is>
       </c>
       <c r="B87" s="6" t="n">
-        <v>3883</v>
+        <v>2984</v>
       </c>
       <c r="C87" s="6"/>
       <c r="D87" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Секьюрайті"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ТОВ "Сунар"</t>
+        </is>
+      </c>
+      <c r="E87" s="5"/>
       <c r="F87" s="7"/>
       <c r="G87" s="6" t="n">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J87" s="5"/>
       <c r="K87" s="7" t="inlineStr">
         <is>
-          <t>03680</t>
+          <t>04119</t>
         </is>
       </c>
       <c r="L87" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000875983</t>
+          <t>UA80000000001078669</t>
         </is>
       </c>
       <c r="M87" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N87" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O87" s="5" t="inlineStr">
         <is>
-          <t>вул. Сім`ї Сосніних, 11</t>
+          <t>вул. Дорогожицька, 1</t>
         </is>
       </c>
       <c r="P87" s="5" t="inlineStr">
         <is>
-          <t>(044) 5000840, 5033389</t>
+          <t>(044) 2476702</t>
         </is>
       </c>
       <c r="Q87" s="5" t="inlineStr">
         <is>
-          <t>secureit@i.ua</t>
+          <t>sunarltd@gmail.com</t>
         </is>
       </c>
       <c r="R87" s="5"/>
       <c r="S87" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
-      <c r="T87" s="5"/>
+      <c r="T87" s="5" t="inlineStr">
+        <is>
+          <t>Приходько Андрій Олексійович</t>
+        </is>
+      </c>
       <c r="U87" s="8" t="n">
-        <v>43697</v>
+        <v>43405</v>
       </c>
       <c r="V87" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Сунар"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ТЕПЛОБУД КОМПАНІ"</t>
         </is>
       </c>
       <c r="B88" s="6" t="n">
-        <v>2984</v>
+        <v>4287</v>
       </c>
       <c r="C88" s="6"/>
       <c r="D88" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Сунар"</t>
+          <t>ТОВ "ТЕПЛОБУД КОМПАНІ"</t>
         </is>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="7"/>
       <c r="G88" s="6" t="n">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="H88" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I88" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J88" s="5"/>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>04119</t>
+          <t>03062</t>
         </is>
       </c>
       <c r="L88" s="7" t="inlineStr">
         <is>
-          <t>UA80000000001078669</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M88" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N88" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O88" s="5" t="inlineStr">
         <is>
-          <t>вул. Дорогожицька, 1</t>
+          <t>вул. Червонозаводська, 7</t>
         </is>
       </c>
       <c r="P88" s="5" t="inlineStr">
         <is>
-          <t>(044) 2476702</t>
+          <t>+044(20)-536-32</t>
         </is>
       </c>
       <c r="Q88" s="5" t="inlineStr">
         <is>
-          <t>sunarltd@gmail.com</t>
+          <t>trn15@ukr.net</t>
         </is>
       </c>
       <c r="R88" s="5"/>
       <c r="S88" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T88" s="5" t="inlineStr">
         <is>
-          <t>Приходько Андрій Олексійович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Трипуз Микола Миколайович</t>
+        </is>
+      </c>
+      <c r="U88" s="8"/>
+      <c r="V88" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ТЕПЛОБУД КОМПАНІ"</t>
+          <t>Товариство з обмеженою відповідальністю "ТРАНСІМПЕКС ДЕМАЙНІНГ"</t>
         </is>
       </c>
       <c r="B89" s="6" t="n">
-        <v>4287</v>
+        <v>7202</v>
       </c>
       <c r="C89" s="6"/>
       <c r="D89" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ТЕПЛОБУД КОМПАНІ"</t>
+          <t>ТОВ «ТРАНСІМПЕКС ДЕМАЙНІНГ»</t>
         </is>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="7"/>
       <c r="G89" s="6" t="n">
-        <v>2015</v>
+        <v>2003</v>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J89" s="5"/>
+      <c r="J89" s="5" t="inlineStr">
+        <is>
+          <t>Засновник</t>
+        </is>
+      </c>
       <c r="K89" s="7" t="inlineStr">
         <is>
-          <t>03062</t>
+          <t>02141</t>
         </is>
       </c>
       <c r="L89" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M89" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N89" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O89" s="5" t="inlineStr">
         <is>
-          <t>вул. Червонозаводська, 7</t>
+          <t>вул. О. Мишуги, 3-В офіс 20</t>
         </is>
       </c>
       <c r="P89" s="5" t="inlineStr">
         <is>
-          <t>+044(20)-536-32</t>
+          <t>(050)310-85-44</t>
         </is>
       </c>
       <c r="Q89" s="5" t="inlineStr">
         <is>
-          <t>trn15@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R89" s="5"/>
+          <t>pvi0411@ukr.net</t>
+        </is>
+      </c>
+      <c r="R89" s="5" t="inlineStr">
+        <is>
+          <t>www.transimpex.us</t>
+        </is>
+      </c>
       <c r="S89" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T89" s="5" t="inlineStr">
         <is>
-          <t>Трипуз Микола Миколайович</t>
+          <t>Петраченков Володимир Іванович</t>
         </is>
       </c>
       <c r="U89" s="8"/>
       <c r="V89" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ТРАНСІМПЕКС ДЕМАЙНІНГ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "УКРАЇНСЬКА ШКОЛА РОЗМІНУВАННЯ"</t>
         </is>
       </c>
       <c r="B90" s="6" t="n">
-        <v>7202</v>
+        <v>7263</v>
       </c>
       <c r="C90" s="6"/>
       <c r="D90" s="5" t="inlineStr">
         <is>
-          <t>ТОВ «ТРАНСІМПЕКС ДЕМАЙНІНГ»</t>
+          <t>ТОВ "УКРАЇНСЬКА ШКОЛА РОЗМІНУВАННЯ"</t>
         </is>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="7"/>
       <c r="G90" s="6" t="n">
-        <v>2003</v>
+        <v>2025</v>
       </c>
       <c r="H90" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I90" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J90" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J90" s="5"/>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>02141</t>
+          <t>04080</t>
         </is>
       </c>
       <c r="L90" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M90" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N90" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O90" s="5" t="inlineStr">
         <is>
-          <t>вул. О. Мишуги, 3-В офіс 20</t>
+          <t>вул. Нижньоюрківська, 9</t>
         </is>
       </c>
       <c r="P90" s="5" t="inlineStr">
         <is>
-          <t>(050)310-85-44</t>
+          <t>+38(099)-098-75-86</t>
         </is>
       </c>
       <c r="Q90" s="5" t="inlineStr">
         <is>
-          <t>pvi0411@ukr.net</t>
+          <t>office@demining.school</t>
         </is>
       </c>
       <c r="R90" s="5" t="inlineStr">
         <is>
-          <t>www.transimpex.us</t>
+          <t>https://demining.school/</t>
         </is>
       </c>
       <c r="S90" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T90" s="5" t="inlineStr">
         <is>
-          <t>Петраченков Володимир Іванович</t>
+          <t>Ковальов Андрій Валерійович</t>
         </is>
       </c>
       <c r="U90" s="8"/>
       <c r="V90" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "УКРАЇНСЬКА ШКОЛА РОЗМІНУВАННЯ"</t>
+          <t>Товариство з обмеженою відповідальністю "Учбово-курсовий комбінат (К)"</t>
         </is>
       </c>
       <c r="B91" s="6" t="n">
-        <v>7263</v>
+        <v>3244</v>
       </c>
       <c r="C91" s="6"/>
       <c r="D91" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "УКРАЇНСЬКА ШКОЛА РОЗМІНУВАННЯ"</t>
+          <t>ТОВ "Учбово-курсовий комбінат (К)"</t>
         </is>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="7"/>
       <c r="G91" s="6" t="n">
-        <v>2025</v>
+        <v>2000</v>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J91" s="5"/>
       <c r="K91" s="7" t="inlineStr">
         <is>
-          <t>04080</t>
+          <t>03045</t>
         </is>
       </c>
       <c r="L91" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000126643</t>
         </is>
       </c>
       <c r="M91" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N91" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O91" s="5" t="inlineStr">
         <is>
-          <t>вул. Нижньоюрківська, 9</t>
+          <t>вул. Набережно-Корчуватська, 84, квартира 30</t>
         </is>
       </c>
       <c r="P91" s="5" t="inlineStr">
         <is>
-          <t>+38(099)-098-75-86</t>
+          <t>(044) 2960196</t>
         </is>
       </c>
       <c r="Q91" s="5" t="inlineStr">
         <is>
-          <t>office@demining.school</t>
-[...6 lines deleted...]
-      </c>
+          <t>tovukk1@ukr.net</t>
+        </is>
+      </c>
+      <c r="R91" s="5"/>
       <c r="S91" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T91" s="5" t="inlineStr">
         <is>
-          <t>Ковальов Андрій Валерійович</t>
-[...3 lines deleted...]
-      <c r="V91" s="5"/>
+          <t>Пунегова Людмила Олексіївна</t>
+        </is>
+      </c>
+      <c r="U91" s="8" t="n">
+        <v>42810</v>
+      </c>
+      <c r="V91" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Учбово-курсовий комбінат (К)"</t>
+          <t>Товариство з обмеженою відповідальністю "Учбово-методичний центр Служба охорони СТЕЛС"</t>
         </is>
       </c>
       <c r="B92" s="6" t="n">
-        <v>3244</v>
+        <v>3005</v>
       </c>
       <c r="C92" s="6"/>
       <c r="D92" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Учбово-курсовий комбінат (К)"</t>
+          <t>ТОВ "УМЦ СОС"</t>
         </is>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="7"/>
       <c r="G92" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H92" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I92" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J92" s="5"/>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>03045</t>
+          <t>03151</t>
         </is>
       </c>
       <c r="L92" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000126643</t>
+          <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M92" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N92" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O92" s="5" t="inlineStr">
         <is>
-          <t>вул. Набережно-Корчуватська, 84, квартира 30</t>
+          <t>вул. Народного Ополчення, 7</t>
         </is>
       </c>
       <c r="P92" s="5" t="inlineStr">
         <is>
-          <t>(044) 2960196</t>
+          <t>044 251 77 77</t>
         </is>
       </c>
       <c r="Q92" s="5" t="inlineStr">
         <is>
-          <t>tovukk1@ukr.net</t>
+          <t>kara.y@stelsl.com</t>
         </is>
       </c>
       <c r="R92" s="5"/>
       <c r="S92" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
-      <c r="T92" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T92" s="5"/>
       <c r="U92" s="8" t="n">
-        <v>42810</v>
+        <v>43529</v>
       </c>
       <c r="V92" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Учбово-методичний центр Служба охорони СТЕЛС"</t>
+          <t>Товариство з обмеженою відповідальністю "Форт-А"</t>
         </is>
       </c>
       <c r="B93" s="6" t="n">
-        <v>3005</v>
+        <v>3111</v>
       </c>
       <c r="C93" s="6"/>
       <c r="D93" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "УМЦ СОС"</t>
+          <t>ТОВ "ФОРТ-А"</t>
         </is>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="7"/>
       <c r="G93" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J93" s="5"/>
       <c r="K93" s="7" t="inlineStr">
         <is>
-          <t>03151</t>
+          <t>01004</t>
         </is>
       </c>
       <c r="L93" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000980793</t>
+          <t>UA80000000000624772</t>
         </is>
       </c>
       <c r="M93" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N93" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O93" s="5" t="inlineStr">
         <is>
-          <t>вул. Народного Ополчення, 7</t>
+          <t>вул. Кропивницького, 8</t>
         </is>
       </c>
       <c r="P93" s="5" t="inlineStr">
         <is>
-          <t>044 251 77 77</t>
+          <t>(044) 2407788, 2546336, 24725021</t>
         </is>
       </c>
       <c r="Q93" s="5" t="inlineStr">
         <is>
-          <t>kara.y@stelsl.com</t>
+          <t>fort-a@bigmir.net</t>
         </is>
       </c>
       <c r="R93" s="5"/>
       <c r="S93" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
-      <c r="T93" s="5"/>
+      <c r="T93" s="5" t="inlineStr">
+        <is>
+          <t>Чередник Олександр Петрович</t>
+        </is>
+      </c>
       <c r="U93" s="8" t="n">
-        <v>43529</v>
+        <v>45538</v>
       </c>
       <c r="V93" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Форт-А"</t>
+          <t>Товариство з обмеженою відповідальністю "ЦЕНТР ПІДГОТОВКИ СПЕЦІАЛІСТІВ БЕЗПЕКИ"</t>
         </is>
       </c>
       <c r="B94" s="6" t="n">
-        <v>3111</v>
+        <v>7397</v>
       </c>
       <c r="C94" s="6"/>
       <c r="D94" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ФОРТ-А"</t>
+          <t>ТОВ "ЦПСБ"</t>
         </is>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="7"/>
       <c r="G94" s="6" t="n">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="H94" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I94" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J94" s="5"/>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>01004</t>
+          <t>04205</t>
         </is>
       </c>
       <c r="L94" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000624772</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M94" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N94" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O94" s="5" t="inlineStr">
         <is>
-          <t>вул. Кропивницького, 8</t>
+          <t>просп. Оболонський, 35</t>
         </is>
       </c>
       <c r="P94" s="5" t="inlineStr">
         <is>
-          <t>(044) 2407788, 2546336, 24725021</t>
+          <t>(093)913-78-85</t>
         </is>
       </c>
       <c r="Q94" s="5" t="inlineStr">
         <is>
-          <t>fort-a@bigmir.net</t>
+          <t>Yanadubrovskaya5@gmail.com</t>
         </is>
       </c>
       <c r="R94" s="5"/>
       <c r="S94" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T94" s="5" t="inlineStr">
         <is>
-          <t>Чередник Олександр Петрович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Чесних Яна Валентинівна</t>
+        </is>
+      </c>
+      <c r="U94" s="8"/>
+      <c r="V94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ЦЕНТР ПІДГОТОВКИ СПЕЦІАЛІСТІВ БЕЗПЕКИ"</t>
+          <t>Товариство з обмеженою відповідальтністю "Індікар"</t>
         </is>
       </c>
       <c r="B95" s="6" t="n">
-        <v>7397</v>
+        <v>7609</v>
       </c>
       <c r="C95" s="6"/>
       <c r="D95" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ЦПСБ"</t>
+          <t>ТОВ "Індікар"</t>
         </is>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="7"/>
       <c r="G95" s="6" t="n">
-        <v>2025</v>
+        <v>2010</v>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J95" s="5"/>
+      <c r="J95" s="5" t="inlineStr">
+        <is>
+          <t>Засновник</t>
+        </is>
+      </c>
       <c r="K95" s="7" t="inlineStr">
         <is>
-          <t>04205</t>
+          <t>03045</t>
         </is>
       </c>
       <c r="L95" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M95" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N95" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O95" s="5" t="inlineStr">
         <is>
-          <t>просп. Оболонський, 35</t>
+          <t>Чапаєвське шосе , 98, кімната 313</t>
         </is>
       </c>
       <c r="P95" s="5" t="inlineStr">
         <is>
-          <t>(093)913-78-85</t>
+          <t>(099)175-10-10</t>
         </is>
       </c>
       <c r="Q95" s="5" t="inlineStr">
         <is>
-          <t>Yanadubrovskaya5@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R95" s="5"/>
+          <t>ndycar@ukr.net</t>
+        </is>
+      </c>
+      <c r="R95" s="5" t="inlineStr">
+        <is>
+          <t>https://avtoshkola-indycar.com.ua/</t>
+        </is>
+      </c>
       <c r="S95" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T95" s="5" t="inlineStr">
         <is>
-          <t>Чесних Яна Валентинівна</t>
+          <t>Степанова Валентина Вікторівна</t>
         </is>
       </c>
       <c r="U95" s="8"/>
       <c r="V95" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="inlineStr">
         <is>
           <t>Філія "Навчальний центр впровадження кліматичних технологій при ТОВ "ІТЦ"ІВІК"</t>
         </is>
       </c>
       <c r="B96" s="6" t="n">
         <v>5709</v>
       </c>
       <c r="C96" s="6" t="n">
         <v>5706</v>
       </c>
       <c r="D96" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="7"/>
       <c r="G96" s="6"/>