--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -401,54 +401,58 @@
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Лихач Юлія Юріївна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>ДЕРЖАВНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ЗАКЛАД ПІСЛЯДИПЛОМНОЇ ОСВІТИ "ЦЕНТР ПІДВИЩЕННЯ КВАЛІФІКАЦІЇ СЛУЖБИ ЗАЙНЯТОСТІ"?</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>7105</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
-          <t>ЗПО</t>
-[...2 lines deleted...]
-      <c r="E3" s="5"/>
+          <t>ЗПО “ЦПКСЗ”</t>
+        </is>
+      </c>
+      <c r="E3" s="5" t="inlineStr">
+        <is>
+          <t>INSTITUTE OF POSTGRADUATE EDUCATION “CAREER DEVELOPMENT CENTER OF THE STATE EMPLOYMENT SERVICE”</t>
+        </is>
+      </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>2022</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад післядипломної освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
           <t>Міністерство економіки України</t>
         </is>
       </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
           <t>03038</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
@@ -721,56 +725,56 @@
           <t>01025</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA80000000001078669</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Велика Житомирська, 2</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
-          <t>(044) 2381545; 2794705</t>
+          <t>+38(044)-238-15-45</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
-          <t>rector@da.mfa.gov.ua</t>
+          <t>dip.academy@mfa.gov.ua</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>http://da.mfa.gov.ua</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Осташ Ігор Іванович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Комунальне некомерційне підприємство "Перинатальний центр м.Києва" виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
         </is>
@@ -1502,58 +1506,52 @@
         <is>
           <t>вул. Данькевича Костянтина, 10</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
           <t>(096)158-51-37</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
           <t>vvvrrr15@ukr.net</t>
         </is>
       </c>
       <c r="R15" s="5"/>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
           <t>Царук Сергій Григорович</t>
         </is>
       </c>
-      <c r="U15" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U15" s="8"/>
+      <c r="V15" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>