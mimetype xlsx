--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -890,51 +890,51 @@
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>м. Чернігів</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Козацька, 7-а</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>0462724070</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>chcpto@gmail.com</t>
         </is>
       </c>
       <c r="R8" s="5"/>
       <c r="S8" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
           <t>Потєхіна Наталія Олексіївна</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Комунальний навчальний заклад "Чернігівський обласний навчально-виробничий центр"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>3981</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>Обласний навчально-виробничий центр</t>
         </is>
       </c>