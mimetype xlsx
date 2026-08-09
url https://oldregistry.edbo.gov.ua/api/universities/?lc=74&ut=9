--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1379,61 +1379,61 @@
           <t>17500</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Чернігівська обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Прилуки</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
           <t>вул. Перемоги, 170</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>(04637) 5 08 55</t>
+          <t>+38(046)-375-08-55</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
           <t>colledgpriluki@gmail.com</t>
         </is>
       </c>
       <c r="R13" s="5" t="inlineStr">
         <is>
-          <t>college.tim.ua</t>
+          <t>https://pgpfc.org.ua</t>
         </is>
       </c>
       <c r="S13" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
           <t>Дронь Вікторія Василівна</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Прилуцький фаховий медичний коледж" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
         <v>721</v>
       </c>
       <c r="C14" s="6"/>