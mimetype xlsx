--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -386,56 +386,56 @@
           <t>м. Чернігів</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Козацька, 7</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>0462724066</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>chkommteh@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>ket.stu.cn.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>т.в.о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Сокол Михайло Вікторович</t>
+          <t>Ілляшенко Людмила Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>ВІДОКРЕМЛЕНИЙ СТРУКТУРНИЙ ПІДРОЗДІЛ "ФАХОВИЙ КОЛЕДЖ ЗАКЛАДУ ВИЩОЇ ОСВІТИ "УНІВЕРСИТЕТ ТРАНСФОРМАЦІЇ МАЙБУТНЬОГО"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>7169</v>
       </c>
       <c r="C3" s="6" t="n">
         <v>7007</v>
       </c>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
@@ -656,51 +656,51 @@
           <t>м. Чернігів</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Івана Мазепи, 64</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>0462 66 22 63</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>chpekcomua@ukr.net</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>chpek.com.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Гайдей Олексій Олексійович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад «Чернігівський фаховий музичний коледж ім. Л. М. Ревуцького» Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>846</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ЧМК ім. Л.М. Ревуцького</t>
         </is>
       </c>