--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2828,58 +2828,52 @@
           <t>м. Корюківка</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 103</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
           <t>(04657) 2-27-98</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
           <t>Korukivka-rstk2012@yandex.ua</t>
         </is>
       </c>
       <c r="R31" s="5"/>
       <c r="S31" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T31" s="5"/>
-      <c r="U31" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U31" s="8"/>
+      <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад " Куликівський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
         <v>1791</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
         <v>1982</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>