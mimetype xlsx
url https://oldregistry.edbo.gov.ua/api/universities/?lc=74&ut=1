--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -941,51 +941,51 @@
           <t>вул. Слобідська, 83</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>(046)2653988</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>choippo.cg@gmail.com</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
           <t>choippo.edu.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Заліський Анатолій Андрійович</t>
+          <t>Кушнарьова Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Відокремлений підрозділ Національного університету біоресурсів і природокористування України "Ніжинський агротехнічний інститут"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>299</v>
       </c>
       <c r="C9" s="6" t="n">
         <v>7</v>
       </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ВП НУБіП України «Ніжинський агротехнічний інститут»</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>Separated Subdivision National University of Life and Environmental Sciences of Ukraine «Nizhyn Agrotechnical Institute»</t>
@@ -1208,51 +1208,51 @@
           <t>м. Ніжин</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>вул. Графська, 2</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
           <t>(04631) 7-19-22</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
           <t>ndu@ndu.edu.ua</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
           <t>www.ndu.edu.ua</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
           <t>Самойленко Олександр Григорович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Приватний вищий навчальний заклад "Прилуцький фінансово-правовий коледж"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>723</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>ПВНЗ "Прилуцький фінансово-правовий коледж"</t>
         </is>
       </c>