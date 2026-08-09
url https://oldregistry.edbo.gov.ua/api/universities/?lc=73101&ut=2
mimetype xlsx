--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -410,51 +410,55 @@
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Нікішина Олеся Валентинівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Вище професійне художнє училище №5 м. Чернівці</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>1798</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ВПХУ №5 м. Чернівці</t>
         </is>
       </c>
-      <c r="E3" s="5"/>
+      <c r="E3" s="5" t="inlineStr">
+        <is>
+          <t>Higher Vocational Art School No. 5 of Chernivtsi</t>
+        </is>
+      </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Чернівецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
           <t>58001</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">