--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -410,51 +410,55 @@
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Нікішина Олеся Валентинівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Вище професійне художнє училище №5 м. Чернівці</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>1798</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ВПХУ №5 м. Чернівці</t>
         </is>
       </c>
-      <c r="E3" s="5"/>
+      <c r="E3" s="5" t="inlineStr">
+        <is>
+          <t>Higher Vocational Art School No. 5 of Chernivtsi</t>
+        </is>
+      </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Чернівецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
           <t>58001</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
@@ -1931,58 +1935,52 @@
         <is>
           <t>вул. Ліцейна, 1</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
           <t>0373120285; 0373120288</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
           <t>stav-licey@ukr.net</t>
         </is>
       </c>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
           <t>Вепрюк Юрій Михайлович</t>
         </is>
       </c>
-      <c r="U20" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U20" s="8"/>
+      <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Герцаївська автомобільна школа Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>6693</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t>Герцаївська АШ ТСО України</t>
         </is>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -2269,58 +2267,52 @@
         <is>
           <t>вул. Бажанського, 60</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
           <t>(068)663-09-52</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
           <t>avtozastavna@ukr.net</t>
         </is>
       </c>
       <c r="R24" s="5"/>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
           <t>Лозовий Степан Георгійович</t>
         </is>
       </c>
-      <c r="U24" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U24" s="8"/>
+      <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Івановецький міжшкільний ресурсний центр Кельменецької селищної ради Дністровського району Чернівецької області</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>6941</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
         <v>1999</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -2524,61 +2516,55 @@
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
           <t>вул. Сторожинецька, 7Б</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
           <t>(050)691-05-79</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
           <t>stk-kitsman@meta.ua</t>
         </is>
       </c>
       <c r="R27" s="5"/>
       <c r="S27" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Довбинчук Василь Васильович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Миронюк Богдан Миронович</t>
+        </is>
+      </c>
+      <c r="U27" s="8"/>
+      <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>Новоселицький міжшкільний навчально-виробничий комбінат</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
         <v>3072</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t>Новоселицький МНВК</t>
         </is>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>