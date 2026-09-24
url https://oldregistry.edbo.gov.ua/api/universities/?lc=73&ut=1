--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -731,51 +731,51 @@
           <t>58002</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Чернівецька обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Чернівці</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Коцюбинського, 2</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
-          <t>0372 52-70-29</t>
+          <t>+38(037)-258-48-11</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>office@chnu.edu.ua</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>www.chnu.edu.ua</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Білоскурський Руслан Романович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>