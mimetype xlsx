--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -590,51 +590,51 @@
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Поляк Олександра Василівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Чернівецький інститут "Одеська юридична академія"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>6915</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
-          <t>Chernivtsi Institute "Odesa Law Academy"</t>
+          <t>Chernivetsky Institute "Odesa Law Academy"</t>
         </is>
       </c>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
         <v>2023</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J5" s="5"/>
       <c r="K5" s="7" t="inlineStr">
         <is>
           <t>58002</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>