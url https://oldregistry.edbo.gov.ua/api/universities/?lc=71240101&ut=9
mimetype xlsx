--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -306,67 +306,67 @@
       </c>
       <c r="S1" s="4" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="T1" s="4" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="U1" s="4" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Тальнівський будівельно-економічний фаховий коледж Уманського національного університету"</t>
+          <t>Відокремлений структурний підрозділ "Тальнівський фаховий коледж прикладних та інноваційних технологій Уманського національного університету"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>770</v>
       </c>
       <c r="C2" s="6" t="n">
         <v>268</v>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
-          <t>Separate structural department "Talne training college of Building and Economics of Uman National University"</t>
+          <t>Separate structural department "Talne training college of Building and Economics of Uman National University"» змінити на «Separate Structural Unit “Talnivsky Vocational College of Applied and Innovative Technologies of Uman National University”</t>
         </is>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>1967</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>20401</t>
         </is>