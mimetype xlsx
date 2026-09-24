--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -552,51 +552,51 @@
           <t>м. Умань</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Залізняка, 4</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>(04744)3-40-07</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>uman_pal@ukr.net</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>upal.сom.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Гергун Володимир Афанасійович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Дочірнє підприємство "Союз" Товариства з обмеженою відповідальністю "Сяйво"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>3077</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ДП "СОЮЗ"ТОВ"СЯЙВО"</t>
         </is>
       </c>