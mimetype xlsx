--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1062,58 +1062,52 @@
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>+380(47)-239-61-54</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>let@azot.ck.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>www.azot.ck.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Голова правління</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Скляров Віталій Леонідович</t>
         </is>
       </c>
-      <c r="U10" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U10" s="8"/>
+      <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "ОХОРОННА КОМПАНІЯ ПСБ"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>2016</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>ПП "ОХОРОННА КОМПАНІЯ ПСБ"</t>
         </is>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>