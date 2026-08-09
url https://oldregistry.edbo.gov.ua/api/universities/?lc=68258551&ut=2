--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -466,58 +466,52 @@
         <is>
           <t>вул. Чапаєва, 42 а</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(098)257-40-78</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>yarmol.rstk@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Трембач Микола Іванович</t>
         </is>
       </c>
-      <c r="U3" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U3" s="8"/>
+      <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Ярмолинецький технологічний ліцей Ярмолинецької районної ради Хмельницької області</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>4333</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Ярмолинецький технологічний ліцей</t>
         </is>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
         <v>2001</v>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>