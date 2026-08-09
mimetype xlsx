--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -378,58 +378,52 @@
         <is>
           <t>вул. Дзявульського, 10</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(097)400-61-03</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>shepetivkamstk@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Касянчук Юрій Дмитрович</t>
         </is>
       </c>
-      <c r="U2" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U2" s="8"/>
+      <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Шепетівський професійний ліцей</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>2396</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>1979</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>