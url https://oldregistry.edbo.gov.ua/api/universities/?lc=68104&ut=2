--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -461,51 +461,51 @@
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Крип'якевича, 2-а</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(097)701-62-10</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>pouahdtc@gmail.com</t>
         </is>
       </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Голова організації</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Чорненький Юрій Іванович</t>
+          <t>Споденейко Олександр Григорович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти “Подільський професійний коледж”</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>2466</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Подільський професійний коледж</t>
         </is>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
         <v>1987</v>
       </c>