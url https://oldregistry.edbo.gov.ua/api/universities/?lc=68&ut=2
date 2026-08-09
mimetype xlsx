--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1817,51 +1817,51 @@
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
           <t>вул. Крип'якевича, 2-а</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
           <t>(097)701-62-10</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
           <t>pouahdtc@gmail.com</t>
         </is>
       </c>
       <c r="R19" s="5"/>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>Голова організації</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Чорненький Юрій Іванович</t>
+          <t>Споденейко Олександр Григорович</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти “Подільський професійний коледж”</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>2466</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t>Подільський професійний коледж</t>
         </is>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
         <v>1987</v>
       </c>
@@ -2902,58 +2902,52 @@
         <is>
           <t>вул. Дзявульського, 10</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
           <t>(097)400-61-03</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
           <t>shepetivkamstk@ukr.net</t>
         </is>
       </c>
       <c r="R32" s="5"/>
       <c r="S32" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
           <t>Касянчук Юрій Дмитрович</t>
         </is>
       </c>
-      <c r="U32" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U32" s="8"/>
+      <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <t>Шепетівський професійний ліцей</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
         <v>2396</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
         <v>1979</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -3416,58 +3410,52 @@
         <is>
           <t>вул. Відродження, 28</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
           <t>+038(46)-214-97</t>
         </is>
       </c>
       <c r="Q38" s="5" t="inlineStr">
         <is>
           <t>vndosaaf@meta.ua</t>
         </is>
       </c>
       <c r="R38" s="5"/>
       <c r="S38" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
           <t>Боднар Василь Михайлович</t>
         </is>
       </c>
-      <c r="U38" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U38" s="8"/>
+      <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Волочиський промислово-аграрний професійний ліцей"</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
         <v>2279</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <t>ДНЗ ВПАПЛ</t>
         </is>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
         <v>1947</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -4020,58 +4008,52 @@
         <is>
           <t>вул. Промислова, 10</t>
         </is>
       </c>
       <c r="P45" s="5" t="inlineStr">
         <is>
           <t>(068)013-92-02</t>
         </is>
       </c>
       <c r="Q45" s="5" t="inlineStr">
         <is>
           <t>stktsouder@gmail.com</t>
         </is>
       </c>
       <c r="R45" s="5"/>
       <c r="S45" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T45" s="5" t="inlineStr">
         <is>
           <t>ФУРМАН ВІТАЛІЙ ДМИТРОВИЧ</t>
         </is>
       </c>
-      <c r="U45" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U45" s="8"/>
+      <c r="V45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <t>ПРОФЕСІЙНО-ТЕХНІЧНИЙ НАВЧАЛЬНИЙ ЗАКЛАД ДУНАЄВЕЦЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
         <v>7027</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <t>ПТНЗ ДУНАЄВЕЦЬКИЙ РСТК ТСОУ</t>
         </is>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="7"/>
       <c r="G46" s="6"/>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I46" s="5" t="inlineStr">
@@ -5126,58 +5108,52 @@
         <is>
           <t>вул. Чапаєва, 42 а</t>
         </is>
       </c>
       <c r="P58" s="5" t="inlineStr">
         <is>
           <t>(098)257-40-78</t>
         </is>
       </c>
       <c r="Q58" s="5" t="inlineStr">
         <is>
           <t>yarmol.rstk@ukr.net</t>
         </is>
       </c>
       <c r="R58" s="5"/>
       <c r="S58" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T58" s="5" t="inlineStr">
         <is>
           <t>Трембач Микола Іванович</t>
         </is>
       </c>
-      <c r="U58" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U58" s="8"/>
+      <c r="V58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <t>Ярмолинецький технологічний ліцей Ярмолинецької районної ради Хмельницької області</t>
         </is>
       </c>
       <c r="B59" s="6" t="n">
         <v>4333</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <t>Ярмолинецький технологічний ліцей</t>
         </is>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="7"/>
       <c r="G59" s="6" t="n">
         <v>2001</v>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>