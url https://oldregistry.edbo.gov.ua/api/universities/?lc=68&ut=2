--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2660,58 +2660,52 @@
         <is>
           <t>вул. Пушкіна, 54</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
           <t>054 3 23 55; 3 12 20; 3 13 36</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
           <t>starcon-mnvk@i.ua</t>
         </is>
       </c>
       <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
           <t>Селюченко Василь Олександрович</t>
         </is>
       </c>
-      <c r="U29" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U29" s="8"/>
+      <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <t>СТАРОКОСТЯНТИНІВСЬКИЙ ПРОФЕСІЙНО-ТЕХНІЧНИЙ НАВЧАЛЬНИЙ ЗАКЛАД ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
         <v>6995</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t>СТАРОКОСТЯНТИНІВСЬКИЙ ПТНЗ ТСО УКРАЇНИ</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -2978,51 +2972,51 @@
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
           <t>м. Шепетівка</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
           <t>просп. Миру, 23</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
           <t>03840 40817, 03840 40821</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
           <t>proflicey020@ukr.net</t>
         </is>
       </c>
       <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
           <t>Чернушич Алла Володимирівна</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <t>Вище професійне училище №36 с. Балин Хмельницької області</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
         <v>2405</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <t>ВПУ №36 с.Балин</t>
         </is>
       </c>
@@ -3578,58 +3572,52 @@
         <is>
           <t>вул. Музейна, 11а</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
           <t>(067)182-09-00</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
           <t>volochiskrstk@ukr.net</t>
         </is>
       </c>
       <c r="R40" s="5"/>
       <c r="S40" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
           <t>Франков Антон Ришардович</t>
         </is>
       </c>
-      <c r="U40" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U40" s="8"/>
+      <c r="V40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <t>ГОРОДОЦЬКИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
         <v>7015</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <t>ГОРОДОЦЬКИЙ СТК ТСОУ</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
       <c r="G41" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -4529,51 +4517,51 @@
       <c r="S51" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T51" s="5" t="inlineStr">
         <is>
           <t>Маланчак Леся Іванівна</t>
         </is>
       </c>
       <c r="U51" s="8"/>
       <c r="V51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Лісоводський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B52" s="6" t="n">
         <v>2896</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
-          <t>Лісоводський ПАЛ</t>
+          <t>ДНЗ «Лісоводський ПАЛ»</t>
         </is>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="7"/>
       <c r="G52" s="6" t="n">
         <v>1970</v>
       </c>
       <c r="H52" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I52" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J52" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
           <t>32046</t>
@@ -4758,51 +4746,51 @@
           <t>м. Полонне</t>
         </is>
       </c>
       <c r="O54" s="5" t="inlineStr">
         <is>
           <t>вул. Юзькова, 48</t>
         </is>
       </c>
       <c r="P54" s="5" t="inlineStr">
         <is>
           <t>(03843) 2-02-86, 7-12-93</t>
         </is>
       </c>
       <c r="Q54" s="5" t="inlineStr">
         <is>
           <t>ppal035@ukr.net</t>
         </is>
       </c>
       <c r="R54" s="5" t="inlineStr">
         <is>
           <t>https://polacpo.km.ua</t>
         </is>
       </c>
       <c r="S54" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T54" s="5" t="inlineStr">
         <is>
           <t>Станіслав Тарас Григорович</t>
         </is>
       </c>
       <c r="U54" s="8"/>
       <c r="V54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
           <t>Плужненський професійний аграрний ліцей</t>
         </is>
       </c>
       <c r="B55" s="6" t="n">
         <v>2402</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <t>Плуженський ПАЛ</t>
         </is>
       </c>
@@ -5022,51 +5010,51 @@
           <t>с-ще Ярмолинці</t>
         </is>
       </c>
       <c r="O57" s="5" t="inlineStr">
         <is>
           <t>вул. Захисників України, 2</t>
         </is>
       </c>
       <c r="P57" s="5" t="inlineStr">
         <is>
           <t>+38(038)-532-33-01</t>
         </is>
       </c>
       <c r="Q57" s="5" t="inlineStr">
         <is>
           <t>jpl-2002@ukr.net</t>
         </is>
       </c>
       <c r="R57" s="5" t="inlineStr">
         <is>
           <t>https://dnzyapcpo.km.ua/</t>
         </is>
       </c>
       <c r="S57" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T57" s="5" t="inlineStr">
         <is>
           <t>Нарольський Павло Володимирович</t>
         </is>
       </c>
       <c r="U57" s="8"/>
       <c r="V57" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="inlineStr">
         <is>
           <t>Професійно-технічний навчальний заклад Ярмолинецький районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B58" s="6" t="n">
         <v>6997</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="5" t="inlineStr">
         <is>
           <t>ПТНЗ Ярмолинецький РСТК ТСОУ</t>
         </is>
       </c>