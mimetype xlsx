--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -555,51 +555,55 @@
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Хмельницька обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Хмельницький</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>Львівське шосе , 51/2</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>+38(038)-272-53-87</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>uniepkm@gmail.com</t>
         </is>
       </c>
-      <c r="R4" s="5"/>
+      <c r="R4" s="5" t="inlineStr">
+        <is>
+          <t>https://www.uniep.km.ua/</t>
+        </is>
+      </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Желавський Олег Борисович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Хмельницька гуманітарно-педагогічна академія</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>112</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
@@ -928,56 +932,56 @@
           <t>м. Хмельницький</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Інститутська, 11</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>+380(38)-267-27-55</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>centr@khmnu.edu.ua</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
           <t>https://khmnu.edu.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
-          <t>Виконувач обов’язків ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Лопатовський Віктор Григорович</t>
+          <t>Матюх Сергій Анатолійович</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Хмельницький університет управління та права імені Леоніда Юзькова</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>275</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ХУУП імені Леоніда Юзькова</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>Leonid Yuzkov Khmelnytskyi University of Management and Law</t>
         </is>
       </c>