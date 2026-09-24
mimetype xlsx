--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1221,51 +1221,51 @@
           <t>73036</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
           <t>UA65100150010064384</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Херсонська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Херсон</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>вул. Перекопська, 164 а</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>+38(050)-647-02-18</t>
+          <t>+38(066)-129-27-68</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
           <t>XBMK@ukr.net, xbmfk@ukr.net</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
           <t>http://medcollege.in.ua/</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Директор коледжу</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
           <t>Ващук Микола Сергійович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>