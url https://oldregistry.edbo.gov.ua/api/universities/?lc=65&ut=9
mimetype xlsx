--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1710,58 +1710,52 @@
         <is>
           <t>вул. Петра Калнишевського, 2 А</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
           <t>(0552) 42 28 08, 42 28 10</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>snvksp@gmail.com</t>
         </is>
       </c>
       <c r="R16" s="5"/>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
           <t>Сух Валентин Васильович</t>
         </is>
       </c>
-      <c r="U16" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U16" s="8"/>
+      <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Бериславський фаховий педагогічний коледж імені В.Ф. Беньковського Херсонського державного університету</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>5187</v>
       </c>
       <c r="C17" s="6" t="n">
         <v>48</v>
       </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t>БФПК ХДУ</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>V. F. Benkovskyi Beryslav Applied Pedagogical College of Kherson State University</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>