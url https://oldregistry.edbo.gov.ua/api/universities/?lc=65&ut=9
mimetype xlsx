--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1599,51 +1599,51 @@
           <t>73036</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
           <t>UA65100150010064384</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Херсонська обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Херсон</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
           <t>вул. Перекопська, 164 а</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>+38(050)-647-02-18</t>
+          <t>+38(066)-129-27-68</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
           <t>XBMK@ukr.net, xbmfk@ukr.net</t>
         </is>
       </c>
       <c r="R15" s="5" t="inlineStr">
         <is>
           <t>http://medcollege.in.ua/</t>
         </is>
       </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>Директор коледжу</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
           <t>Ващук Микола Сергійович</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>