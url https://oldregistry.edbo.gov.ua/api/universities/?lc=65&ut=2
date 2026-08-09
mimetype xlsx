--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -556,58 +556,52 @@
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>+38 050 030 54 08</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>016nkvpu@i.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>www.nkvpu.com</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Гарькавий Віталій Леонідович</t>
         </is>
       </c>
-      <c r="U4" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U4" s="8"/>
+      <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Новокаховський професійний електротехнічний ліцей</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>2494</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>НКПЕТЛ</t>
         </is>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
         <v>1989</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>