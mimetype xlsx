--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -369,51 +369,51 @@
           <t>63513</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA63140170020033893</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>с-ще Кочеток</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Чугуївська, 43</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>+38(057)-469-34-46</t>
+          <t>+38(066)-441-09-98</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>chblfk.college.1922@gmail.com</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>cblk.edu.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Солодовник Валерій Миколайович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>