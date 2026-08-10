--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -306,224 +306,218 @@
       </c>
       <c r="S1" s="4" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="T1" s="4" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="U1" s="4" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
-          <t>Красноградський міжшкільний навчально-виробничий комбінат Красноградської районної державної адміністрації Харківської області</t>
+          <t>Інші організаційно-правові форми "Красноградський учбово-спортивний центр товариства сприяння обороні України"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
-        <v>2972</v>
+        <v>4190</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>Красноградський МНВК</t>
+          <t>Інші організаційно-правові форми "Красноградський УСЦ ТСОУ"</t>
         </is>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
-          <t>Районна рада</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>63304</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA63060050010042407</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Берестин</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
-          <t>вул. 19 вересня, 119 А</t>
+          <t>вул. Шиндлера, 90</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>0574471812</t>
+          <t>+057(44)-716-70</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
-          <t>kr-mnvk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>dosaaf2011ukr.net</t>
+        </is>
+      </c>
+      <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Ляховський Олександр Юрійович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Александрова Наталія Григорівна</t>
+        </is>
+      </c>
+      <c r="U2" s="8"/>
+      <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
-          <t>Красноградський учбово-спортивний центр товариства сприяння обороні України</t>
+          <t>Красноградський міжшкільний навчально-виробничий комбінат Красноградської районної державної адміністрації Харківської області</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
-        <v>4190</v>
+        <v>2972</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
-          <t>Красноградський УСЦ ТСОУ</t>
+          <t>Красноградський МНВК</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
-        <v>1993</v>
+        <v>2000</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
+          <t>Районна рада</t>
         </is>
       </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
           <t>63304</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA63060050010042407</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Берестин</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
-          <t>вул. Шиндлера, 90</t>
+          <t>вул. 19 вересня, 119 А</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>+057(44)-716-70</t>
+          <t>0574471812</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
-          <t>dosaaf2011ukr.net</t>
-[...2 lines deleted...]
-      <c r="R3" s="5"/>
+          <t>kr-mnvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="R3" s="5" t="inlineStr">
+        <is>
+          <t>http://mnvk-krasnograd.at.ua/</t>
+        </is>
+      </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Александрова Наталія Григорівна</t>
+          <t>Ляховський Олександр Юрійович</t>
         </is>
       </c>
       <c r="U3" s="8" t="n">
-        <v>43508</v>
+        <v>43405</v>
       </c>
       <c r="V3" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:V3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>