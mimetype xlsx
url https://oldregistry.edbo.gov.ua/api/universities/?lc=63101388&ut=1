--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -389,51 +389,51 @@
           <t>наб. Гімназійна, 1А</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(057) 732 94 42</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>hmu1883@gmail.com</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>hmu.net.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Єфременко Олена Олексіївна</t>
+          <t>Михайлова Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Національна академія Національної гвардії України</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>314</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>НА НГУ</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>The National Academy of the National Guard of Ukraine</t>
         </is>
       </c>