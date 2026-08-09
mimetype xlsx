--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -371,56 +371,56 @@
           <t>61034</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA63120270010877312</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Полтавський шлях, 192</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>057 372 50 93</t>
+          <t>+38(057)-372-50-93</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
-          <t>fvp.ntu.kpi@gmail.com</t>
+          <t>vitv.ntu.hpi@post.mil.gov.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>https://vitv.mil.gov.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Начальник</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Серпухов Олександр Васильович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>