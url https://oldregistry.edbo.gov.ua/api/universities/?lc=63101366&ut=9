--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -848,51 +848,51 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Ярослава Мудрого, 18</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>(057) 7004817; 7004815</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>kpcc@meta.ua</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>khpcc.com</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
-          <t>Голова комісії</t>
+          <t>Голова комісії з припинення</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Стрюк Костянтин Миколайович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Харківський радіотехнічний фаховий коледж</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>815</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>ХРТФК</t>
         </is>
       </c>