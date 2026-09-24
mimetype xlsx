--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -747,51 +747,51 @@
           <t>вул. Чернишевська, 80</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>057 700-36-69</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>ndi_db_ms@ukr.net</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>https://dbms.institute/</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
-          <t>Серьогіна Світлана Григорівна</t>
+          <t>Бодрова Ірина Іванівна</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Національний науковий центр "Інститут грунтознавства та агрохімії імені О.Н. Соколовського"</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>3523</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>ННЦ "ІГА імені О.Н. Соколовського"</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t>National Scientific Center «Institute for Soil Science and Agrochemistry Research named after O.N. Sokolovsky»</t>
         </is>
       </c>