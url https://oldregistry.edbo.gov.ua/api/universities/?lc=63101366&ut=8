--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -382,58 +382,52 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Пушкінська, 82</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>0577041065; 0577041072;</t>
         </is>
       </c>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Красносельський Микола Віллєнович</t>
         </is>
       </c>
-      <c r="U2" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U2" s="8"/>
+      <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Державна установа "Інститут патології хребта та суглобів імені професора М.І. Ситенка Національної академії медичних наук України"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>2822</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ДУ "ІПХС ім. проф. М.І. Ситенка НАМН"</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Sytenko Institute of Spine and Joint Pathology National Academy of Medical Sciences of Ukraine</t>
         </is>
       </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>1907</v>
       </c>
@@ -572,58 +566,52 @@
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>0577004540,0577004109</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>admin@ipep.com.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>ipep.com.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Місюра Катерина Василівна</t>
         </is>
       </c>
-      <c r="U4" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U4" s="8"/>
+      <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Інститут радіофізики та електроніки ім. О.Я. Усикова Національної академії наук України</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>3652</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ІРЕ ІМ.О.Я.УСИКОВА НАН УКРАЇНИ</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>O. Ya. Usikov Institute for Radiophysics and Electronics of the National Academy of Sciences of Ukraine</t>
         </is>
       </c>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
         <v>2000</v>
       </c>