--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -487,51 +487,51 @@
           <t>вул. Кирпичова, 2</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(057)700-15-64, (057)707-66-01</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>omsroot@kpi.kharkov.ua</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>www.kpi.kharkov.ua</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов'язки ректора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Сокол Євген Іванович</t>
+          <t>Тимченко Галина Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>ПРИВАТНИЙ ЗАКЛАД ВИЩОЇ ОСВІТИ "УНІВЕРСИТЕТ МЕДИЦИНИ ТА СОЦІАЛЬНИХ НАУК"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>6449</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>ПЗВО "УМСН"</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>PRIVATE ESTABLISHMENT OF HIGHER EDUCATION "UNIVERSITY OF MEDICINE AND SOCIAL SCIENCES"</t>
         </is>
       </c>