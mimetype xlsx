--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -936,56 +936,56 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Ярослава Мудрого, 25</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>+38(057)707-37-82, +38(057)707-36-83, +38(057)700-38-64</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>admin@khadi.kharkov.ua</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
           <t>www.khadi.kharkov.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
-          <t>В. о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Дмитрієв Ілля Андрійович</t>
+          <t>Холодов Антон Павлович</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Харківський національний педагогічний університет імені Г.С. Сковороди</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>57</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ХНПУ імені Г.С.Сковороди</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>H.S. Skovoroda Kharkiv National Pedagogical University</t>
         </is>
       </c>