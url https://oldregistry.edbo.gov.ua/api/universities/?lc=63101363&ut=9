--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -580,56 +580,56 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Котельниківська, 3</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>(057) 337-84-07</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>hadt@ukr.net</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>www.hdadk.kharkov.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
-          <t>Перевозник Анатолій Семенович</t>
+          <t>Несміян Олег Леонідович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Харківський фаховий коледж технологій та дизайну</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>807</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ХФКТД</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>Kharkiv Professional College of Technologies and Design</t>
         </is>
       </c>