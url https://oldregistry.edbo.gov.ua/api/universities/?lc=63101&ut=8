--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2093,51 +2093,51 @@
           <t>вул. Чернишевська, 80</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
           <t>057 700-36-69</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
           <t>ndi_db_ms@ukr.net</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
           <t>https://dbms.institute/</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Серьогіна Світлана Григорівна</t>
+          <t>Бодрова Ірина Іванівна</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Науково-дослідний центр індустріальних проблем розвитку Національної академії наук України</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>3508</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>НДЦ ІПР НАН України</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>Research Center for Industrial Problems of Development of the National Academy of Sciences of Ukraine</t>
         </is>
       </c>