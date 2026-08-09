--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1882,58 +1882,52 @@
         <is>
           <t>вул. Верстатобудівна, 11</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
           <t>(066)823-74-12</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
           <t>frunzusts2010@gmail.com</t>
         </is>
       </c>
       <c r="R19" s="5"/>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
           <t>Лазарев Денис Сергійович</t>
         </is>
       </c>
-      <c r="U19" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U19" s="8"/>
+      <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "НОВОБАВАРСЬКИЙ РАЙОННИЙ НАВЧАЛЬНИЙ СПОРТИВНО-ТЕХНІЧНИЙ ЦЕНТР ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ М. ХАРКОВА"</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>3987</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t>ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "НОВОБАВАРСЬКИЙ РНСТЦ ТСОУ М. ХАРКОВА"</t>
         </is>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
         <v>2007</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -2128,58 +2122,52 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
           <t>вул. Бориса Шрамка, 20</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
           <t>+380(57)-724-21-93</t>
         </is>
       </c>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
           <t>Фабрісов Дмитро Євгенійович</t>
         </is>
       </c>
-      <c r="U22" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U22" s="8"/>
+      <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>ОРГАНІЗАЦІЯ (УСТАНОВА,ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "ХАРКІВСЬКА ОБ'ЄДНАНА ТЕХНІЧНА ШКОЛА ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>7162</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t>ОРГАНІЗАЦІЯ (УСТАНОВА,ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "ХАРКІВСЬКА ОТШ ТCОУ"</t>
         </is>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
         <v>1976</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>